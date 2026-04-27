--- v0 (2026-03-18)
+++ v1 (2026-04-27)
@@ -201,342 +201,342 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Centric Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 6, pp.163-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s44230-026-00140-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
+                <w:t xml:space="preserve">Evolution of BPMN and Simulation Integration: Trends, Challenges, and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejas Bhor</w:t>
+                <w:t xml:space="preserve">Antonio Cimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Danlos</w:t>
+                <w:t xml:space="preserve">Anna Chiara Filice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+                <w:t xml:space="preserve">Francesco Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giovanni Mirabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Solina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 274, pp.422-432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.042⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 253, pp.3235-3246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443376v1</w:t>
+                <w:t xml:space="preserve">hal-04967903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of BPMN and Simulation Integration: Trends, Challenges, and Future Directions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Chiara Filice</w:t>
+                <w:t xml:space="preserve">Tejas Bhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Longo</w:t>
+                <w:t xml:space="preserve">Helene Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Mirabelli</w:t>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Solina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 253, pp.3235-3246. </w:t>
+              <w:t xml:space="preserve">, 2025, 274, pp.422-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.02.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967903v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hla-Based Automated Approach for the Interoperable Simulation of Collaborative Business Processes</w:t>
               </w:r>
@@ -1169,248 +1169,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of FIDOL Factors for Odour Impact Assessment: Potential Ways of Improvements</w:t>
+                <w:t xml:space="preserve">Improving ERPs Integration in Organization: An EOS-Based GreneOS Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
+                <w:t xml:space="preserve">Joseph Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Trousset</w:t>
+                <w:t xml:space="preserve">Bharat Masimukku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.163-168. </w:t>
+              <w:t xml:space="preserve">Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2295028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/computers11120171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820035v1</w:t>
+                <w:t xml:space="preserve">hal-03879981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ERPs Integration in Organization: An EOS-Based GreneOS Implementation</w:t>
+                <w:t xml:space="preserve">Limitations of FIDOL Factors for Odour Impact Assessment: Potential Ways of Improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Rahme</w:t>
+                <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharat Masimukku</w:t>
+                <w:t xml:space="preserve">Francois Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (12), </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.163-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/computers11120171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET2295028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879981v1</w:t>
+                <w:t xml:space="preserve">hal-03820035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT-Driven Workflows for Risk Management and Control of Beehives</w:t>
               </w:r>
@@ -1658,252 +1658,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Driven Interoperability for System Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+                <w:t xml:space="preserve">Improving Cyber Resilience in Mobile Field Hospitals: Towards an Assessment Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir Baba Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hezam Haidar</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Information Sciences and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (12)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968823v2</w:t>
+                <w:t xml:space="preserve">hal-04943089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Cyber Resilience in Mobile Field Hospitals: Towards an Assessment Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasir Baba Ahmed</w:t>
+                <w:t xml:space="preserve">Model Driven Interoperability for System Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Doumeingts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezam Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Sciences and Computer Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Feature Papers of Modelling, 1 (2), pp.94-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/modelling1020007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943089v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and multidimensional assessment of resilience based on functionality analysis for interconnected systems</w:t>
               </w:r>
@@ -2985,85 +2985,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSC 2025 - Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2025, Seattle, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2025, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC68292.2025.11339006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering for AI Explainability to Replace Simulation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3095,92 +3104,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. pp.2457-2462, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring Federated Data Interoperability: A Multi-Level Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3202,115 +3211,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I3M 2025 - 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Fes, Morocco. pp.664-675, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’intelligence artificielle à l’interopérabilité fédérée des organisations et son adaptation au transport en zone peu dense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3319,348 +3328,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGIP - Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Unlearning for Industrial AI Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tejas Bhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISM 2025 - International Conference on Industry of the Future and Smart Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">SESDE 2025 - 13th International Workshop on Simulation for Energy, Sustainable Development Environment - held within I3M 2025 - the 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371856v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+                <w:t xml:space="preserve">Machine Unlearning for Industrial AI Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SESDE 2025 - 13th International Workshop on Simulation for Energy, Sustainable Development Environment - held within I3M 2025 - the 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISM 2025 - International Conference on Industry of the Future and Smart Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Valetta, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2026.02.359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383866v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Active Learning for Dynamic Surrogate Model Updates in Manufacturing Flow Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3702,324 +3720,324 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2025 - IEEE International Conference on Systems, Man, and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate Modelling with Deep Learning for Optimizing Manufacturing Assembly Lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+                <w:t xml:space="preserve">Farming Success: Using Digital Twin Modeling to Assist Smallholders in Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Germanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANNSIM 2024 - Annual Modeling and Simulation Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ANNSIM61499.2024.10732237⟩</w:t>
+              <w:t xml:space="preserve">30th ICE IEEE/ITMC Conference - International Conference on Engineering, Technology, and Innovation (ICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Funchal (Madeira), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769789v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming Success: Using Digital Twin Modeling to Assist Smallholders in Decision-Making</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
+                <w:t xml:space="preserve">Surrogate Modelling with Deep Learning for Optimizing Manufacturing Assembly Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ICE IEEE/ITMC Conference - International Conference on Engineering, Technology, and Innovation (ICE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794214⟩</w:t>
+              <w:t xml:space="preserve">ANNSIM 2024 - Annual Modeling and Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Washington, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ANNSIM61499.2024.10732237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734522v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative AI for Business Model Generation (GAI4BM): from Textual Description to Business Process Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4038,92 +4056,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodOPS 2024 - The 10th International Food Operations and Processing Simulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Tenerife (Canary Islands), Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46354/i3m.2024.foodops.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Integration of AI and Simulation in the Airbus Helicopters Production System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4165,113 +4183,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar 2024 of the IMT Community “Data &amp; AI”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Nord Europe, Oct 2024, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Federated Interoperability in Enterprise Models with Artificial Intelligence and Simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4286,81 +4304,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAMS2024 - The International Workshop on Applied Modelling &amp; Simulation 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simulation Team, Liophant Simulation, MITIM, DIME Genoa University, MSC-LES, Nov 2024, Shaoxing, China. pp.40-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Business Process and Simulation: Transformation from BPMN to DEVS (I)</w:t>
+                <w:t xml:space="preserve">Incremental Transformation of BPSIM-Enriched BPMN Models into DEVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane El Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
@@ -4378,651 +4396,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2023 - The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSC 2023 - 2023 Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Antonio, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180206v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative Workflows for Process Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Trousset</w:t>
+                <w:t xml:space="preserve">Bridging the Gap between Business Process and Simulation: Transformation from BPMN to DEVS (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSD&amp;M - 13th International Conference on Complex Systems Design &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2023 - The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117456v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Transformation of BPSIM-Enriched BPMN Models into DEVS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Adaptative Workflows for Process Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Kady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC 2023 - 2023 Winter Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">CSD&amp;M - 13th International Conference on Complex Systems Design &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249375v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Interoperability and Reuse of Extensions of Fuzzy Cognitive Maps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Giabbanelli</w:t>
+                <w:t xml:space="preserve">Product Development Plan Monitoring: Towards a Business Process Digital Twin (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANNSIM'2023 - 2023 Annual Modeling and Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2023 - The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146796v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité et Synergie IA-Simulation pour le pilotage d’Atelier dans l’Ère de l’industrie 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Saadi</w:t>
+                <w:t xml:space="preserve">Facilitating the Interoperability and Reuse of Extensions of Fuzzy Cognitive Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Schuerkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giabbanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAE 2023 - Journées sur l’Interopérabilité des Applications d’Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Grand Sud-Ouest (PGSO), Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">ANNSIM'2023 - 2023 Annual Modeling and Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hamilton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381956v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Development Plan Monitoring: Towards a Business Process Digital Twin (I)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sihem Mallek Daclin</w:t>
+                <w:t xml:space="preserve">Interopérabilité et Synergie IA-Simulation pour le pilotage d’Atelier dans l’Ère de l’industrie 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souad Rabah</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2023 - The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JIAE 2023 - Journées sur l’Interopérabilité des Applications d’Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Grand Sud-Ouest (PGSO), Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180210v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the Dilemma of a “Crisis within a crisis”: Exploring the Penetration Testing challenges in a Mobile Field Hospital Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir-Baba Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5054,572 +5072,572 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEAN 2023 - Cyber Secure Nigeria 2023 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Abuja, Nigeria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22624/AIMS/CSEAN-SMART2023P9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building of a new framework for resilience assessment based on an ecosystem of &amp;quot; -ilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weppe Alexandre</w:t>
+                <w:t xml:space="preserve">Adaptative Workflows for Process Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Kady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Journées de printemps de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966591v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Process Web-based Platform for Multi modeling and Distributed Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Planification model-based process discovering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek-Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layina Chaabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I3M 2022 - International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46354/i3m.2022.mas.021⟩</w:t>
+              <w:t xml:space="preserve">I3M 2022 - 19th International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46354/i3m.2022.mas.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822888v1</w:t>
+                <w:t xml:space="preserve">hal-03844489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative Workflows for Process Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Kady</w:t>
+                <w:t xml:space="preserve">Business Process Web-based Platform for Multi modeling and Distributed Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I3M 2022 - International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46354/i3m.2022.mas.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120064v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification model-based process discovering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Layina Chaabaoui</w:t>
+                <w:t xml:space="preserve">Building of a new framework for resilience assessment based on an ecosystem of &amp;quot; -ilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weppe Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tixier Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I3M 2022 - 19th International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46354/i3m.2022.mas.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03844489v1</w:t>
+                <w:t xml:space="preserve">hal-03966591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Process Web-based Platform for Multi modeling and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane El Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5661,315 +5679,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFMS 2022 - Les Journées Francophones de la Modélisation et de la Simulation : Ingénierie Dirigée par les Modèles pour la Théorie de la Modélisation et de la Simulation et les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+                <w:t xml:space="preserve">Cybersecurity in Critical National Infrastructure : a case of the Cyberresilience Assessment in Mobile Field Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir-Baba Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cyber Secure Nigeria Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lagos, Nigeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451706v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybersecurity in Critical National Infrastructure : a case of the Cyberresilience Assessment in Mobile Field Hospitals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasir-Baba Ahmed</w:t>
+                <w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyber Secure Nigeria Conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3425-3432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_377-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375286v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Safety Requirements Engineering: An Approach for Modelling and Assessment of Nuclear Safety Requirementsin MBSE Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5991,119 +6009,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.227-236, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03338724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Interconnected Infrastructures and Systems: the RESIIST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6112,132 +6130,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dolidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42517-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements Engineering enabled by Natural Language Processing and Artiﬁcial Intelligence for Nuclear Safety Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6259,642 +6277,642 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Iancheruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSDM 2020 - Complex System Design and Management 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amendeep Amendeep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazho Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Interoperability in a Non-Functional Requirements Ecosystem to Support Crisis Management Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’18) - Workshop ICRIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2018, Paris, France. art. 8428773 - p.561-567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928301v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement et outillage pour l’Ingénierie Système : Travaux / Retours d’expérience / Compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resilience analysis in the Franco-German High speed network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930248v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience analysis in the Franco-German High speed network</w:t>
+                <w:t xml:space="preserve">Analysing Interoperability in a Non-Functional Requirements Ecosystem to Support Crisis Management Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrang Moradi Koutchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’18) - Workshop ICRIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929997v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrang Moradi Koutchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6909,87 +6927,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing eco-system of ilities for resilience evaluation in system of systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrang Moradi Koutchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7004,177 +7022,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationalede Modélisation, Optimisation et Simulation (MOSIM 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrang Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-131, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturity model-driven assessment of Field Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7183,146 +7201,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lhéritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.4642 - 4647, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deducing Complex Scenarios for Resilience Analysis: Application to the Franco-German High Speed Train Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7337,73 +7355,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for Critical Infrastructure Resilience Engineering: The MAIIEUTIC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7462,359 +7480,359 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence I-ESA, Interoperability for Enterpriose Systems and Application 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Sustainable Implementation of Interoperability Solutions: Bridging the Gap Between Interoperability Requirements and Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Interface Pattern Model for Supporting Design of Natively Interoperable Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sihem Mallek-Daclin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.73-82, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_7⟩</w:t>
+              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.171-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438409v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interface Pattern Model for Supporting Design of Natively Interoperable Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Sustainable Implementation of Interoperability Solutions: Bridging the Gap Between Interoperability Requirements and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Billaud</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek-Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.171-185, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_15⟩</w:t>
+              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.73-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438400v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System of Systems Architecting: A Behavioural and Properties Based Approach for SoS “–ilities” Modelling and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.591-603, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability as a Key Concept for the Control and Evolution of the System of Systems (SoS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7833,391 +7851,391 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.53-63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Networked Organizations as System of Systems: A Model-Based Engineering Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing and structuring interoperability requirements: a framework for interoperability requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392120v1</w:t>
+                <w:t xml:space="preserve">hal-01927951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System of Systems design verification: problematic, trends and opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Collaborative Networked Organizations as System of Systems: A Model-Based Engineering Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.227-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927976v1</w:t>
+                <w:t xml:space="preserve">hal-01392120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing and structuring interoperability requirements: a framework for interoperability requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System of Systems design verification: problematic, trends and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sihem Mallek</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Albi, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_20⟩</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927951v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements formalization for systems engineering: an approach for interoperability analysis in collaborative process model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8259,423 +8277,423 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop IWEI International IFIP Working Conference on Enterprise Interoperability 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Enschede, Netherlands. pp.243-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un Guide d'Etude des Modes Opérationnels des Systèmes (GEMOS) pour l'Ingénierie Système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale de Génie Industriel CIGI'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System interoperability: definition and proposition of interface model in MBSE Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedding interoperability in System of Systems : definition and characterization of fundamental requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th edition of IFAC's triennal symposium INCOM 2012 - Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Romania. pp.NC</w:t>
+              <w:t xml:space="preserve">13th IFIP WG 5.5 Working Conference on Virtual Enterprises,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, United Kingdom. pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804315v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding interoperability in System of Systems : definition and characterization of fundamental requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System interoperability: definition and proposition of interface model in MBSE Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP WG 5.5 Working Conference on Virtual Enterprises,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, United Kingdom. pp.225-233</w:t>
+              <w:t xml:space="preserve">14th edition of IFAC's triennal symposium INCOM 2012 - Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Romania. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805631v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding Interoperability in System of Systems: Definition and Characterization of Fundamental Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Working Confeence on Virtual Enterpries (PROVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.245-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for interoperability requirements specification and verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8694,92 +8712,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Stokholm, Sweden. pp.89-102, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19680-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation and verification of interoperation requirements on collaborative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8798,291 +8816,291 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milano, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exigences d'interopérabilité : caractérisation et formalisation en propriétés</w:t>
+                <w:t xml:space="preserve">Towards a conceptualisation of interoperability requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">international conferenec on Interoperability for Enterprise Software and Applications, IESA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Coventry, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588826v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a conceptualisation of interoperability requirements</w:t>
+                <w:t xml:space="preserve">Exigences d'interopérabilité : caractérisation et formalisation en propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conferenec on Interoperability for Enterprise Software and Applications, IESA'2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588822v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing interoperability in collaborative process: an Anticipative Effects-Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9111,73 +9129,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in production Systems Management, APMS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification approach applied for analyzing collaborative processes: the Anticipative Effects-Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9206,73 +9224,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM '09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage de processus collaboratifs : Amélioration de l'interopérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9301,73 +9319,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Montpellier, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anticipative Effects-Driven Approach for analyzing interoperability in collaborative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9383,73 +9401,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE'09, 10th IFIP Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. pp.#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Enterprise Interoperability Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9478,73 +9496,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Driven Information Systems Engineering: Enterprise, User and System Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Enterprise Interoperability Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9573,73 +9591,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er atelier IESI "Ingénierie d'entreprise et des systèmes d'information" associé à INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION DE L'INTEROPERABILITE ORGANISATIONNELLE ET MANAGERIALE DES SYSTEMES INDUSTRIELS : LE PROJET CARIONER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9655,73 +9673,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for enterprise interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9750,289 +9768,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming GRAI Models into UML Models, a First Step to Model Driven Interoperability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution au développement de l'interopérabilité décisionnelle des systèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Ducq</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications - IESA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Madeira, Portugal. pp 447-458</w:t>
+              <w:t xml:space="preserve">4ème Workshop Ingénierie et gestion des processus d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187597v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au développement de l'interopérabilité décisionnelle des systèmes industriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transforming GRAI Models into UML Models, a First Step to Model Driven Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Grangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vallespir</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Workshop Ingénierie et gestion des processus d'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications - IESA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Madeira, Portugal. pp 447-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190974v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier driven methodology for enterprise interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10048,73 +10066,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFIP TC5 working conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Guimarães, Portugal. pp.453-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure d'interoprabilité – La potentialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10143,73 +10161,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Doctorant Forum académique AFIS, Nancy, 28 et 29 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a conceptualization of decisional interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10238,276 +10256,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second conference on interoperability for enterprise software and applications, I-ESA'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Bordeaux, France. pp.321-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A METHODOLOGY TO DEVELOP INTEROPERABILITY OF ENTERPRISE APPLICATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SME Interoperability Establishing Methodology: a Guided Roadmap for the Journey to Interoperability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint-Etienne, France. pp.591-596</w:t>
+              <w:t xml:space="preserve">eChallenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164437v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SME Interoperability Establishing Methodology: a Guided Roadmap for the Journey to Interoperability.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A METHODOLOGY TO DEVELOP INTEROPERABILITY OF ENTERPRISE APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eChallenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint-Etienne, France. pp.591-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176304v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for enterprise interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10523,73 +10541,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop EI2N 2006, Interoperability for enterprise software and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECISIONAL INTEROPERABILITY: CONCEPTS AND FORMALISATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10618,73 +10636,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP TC5 WG 5.5 seventh IFIP working conference on Virtual Enterprises, PRO'VE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Helsinki, Finland. pp.297-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'interopérabilité des applications de gestion industrielles : concepts de base et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10713,73 +10731,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès international de génie industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'interopérabilité des applications de gestion industrielles : concepts de base et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10808,73 +10826,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès international de génie industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Besançon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Principles and Patterns for Decisional Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10903,51 +10921,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP 5.7 APMS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Washington, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10957,65 +10975,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence in Critical Infrastructures : AI Paradigm for Enhanced Cyber Attack Detection in Critical Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11043,73 +11061,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03683423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber security in the healthcare system : Evaluation and Assessment of Cyber Security Readiness in Mobile Field Hospital’s Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir-Baba Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11151,281 +11169,281 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03683428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RESIIST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Allon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2019 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience du réseau ferré grande vitesse franco-allemand: Le projet RE(H)STRAIN (2015-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization, Evaluation of non-functional properties for system of system engineering: Application to Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrang Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11440,73 +11458,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2017), Albi, France, 21-24 May 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of a guide for investigating, modeling and analyzing system operating modes: OMAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11522,51 +11540,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Complex System Design and Management CSDM 2013 December 2013, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11576,280 +11594,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterprise Modeling and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezam Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Doumeingts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation : A Handbook by the Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.221-247, 2023, Simulation Foundations, Methods and Applications, 978-3-031-11085-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Interoperability in a Non‐functional Requirements Ecosystem to Support Crisis Management Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrang Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability: Smart Services and Business Impact of Enterprise Interoperability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.429 -434, 2018, 9781119564034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119564034.ch53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interoperability Measurement</w:t>
+                <w:t xml:space="preserve">Decisional interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
@@ -11860,100 +11878,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability: INTEROP‐PGSO Vision, Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119407928.ch6⟩</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119407928.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927907v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decisional interoperability</w:t>
+                <w:t xml:space="preserve">The Interoperability Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
@@ -11964,92 +11982,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability: INTEROP‐PGSO Vision, Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119407928.ch5⟩</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119407928.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927919v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Natively Interoperable Complex Systems: An Interface Design Pattern Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12059,70 +12077,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Archimède and Bruno Vallespir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability : INTEROP-PGSO Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.43-66, 2017, Enterprise Interoperability : INTEROP-PGSO Vision, 9781786300843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119407928.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12132,501 +12150,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on Model Driven Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyes Grangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines and Best Practices for Applying the ATHENA Interoperability Framwork to Support SME Participation in Digital Ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Havard D Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Karlsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Zinnikus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on Model Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyes Grangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Doumeingts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stilios Pantelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DI.2: Enterprise Interoperability-Framework and knowledge corpus-Advanced report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Elvesaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12636,51 +12654,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles génériques (indicateur et résilience), LT3—Modélisation, LT3.L1, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12732,73 +12750,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anticipative Effects-Driven Approach for collaborative process verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12807,112 +12825,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT Mines Ales. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anticipative Effects Driven Approach for crisis management process analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12921,73 +12939,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anticipative effects-driven approach to analyze interoperability in collaborative processes: application to a crisis management process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13009,152 +13027,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Mines Ales. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anticipative Effects-Based Approach (AEBA) for analyzing collaborative crisis management process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Hanachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13164,91 +13182,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMALISATION ET EVALUATION DES EXIGENCES NON FONCTIONNELLES POUR L’INGENIERIE DES SYSTEMES COLLABORATIFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Montpellier II, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01928433v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13258,78 +13276,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative Workflows for Process Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Kady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13354,65 +13372,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13559,51 +13577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-026-00140-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cimino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Filice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mirabelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Solina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.02.048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04405823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bocciarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.102977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2023.100616" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.132387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Kady" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jalloul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Akl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137722" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rahme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Masimukku" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers11120171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Chedid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingred Kortbawi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13070296" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968823v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling1020007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba Ahmed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mailhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2018.090881" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek-Daclin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijem.2016.079847" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2014.932013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.879211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.03.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.413" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.065" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350983v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05383866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM61499.2024.10732237" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2024.foodops.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180206v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.601" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04117456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Schuerkamp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giabbanelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.602" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22624/AIMS/CSEAN-SMART2023P9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weppe Alexandre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.mas.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04120064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844489v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.mas.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi Koutchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928266v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927997v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.685" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438400v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_55" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_22" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_34" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_20" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marzin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_25" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19680-5_9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588832v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01796" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588822v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_41" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385832v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357651v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357649v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Grangel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Salem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bourey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190974v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214295v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164437v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Santos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kahl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176293v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164375v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164433v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683423v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Song" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683428v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929297v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930468v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960787v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119564034.ch53" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927907v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930291v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356088v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Berre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176350v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard D Jorgensen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Karlsen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Santos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zinnikus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356068v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stilios Pantelopoulos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143063v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elvesaeter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pignon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guilloux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839863v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839859v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839862v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01928433v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04160123v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-026-00140-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cimino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Filice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mirabelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Solina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.02.048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04405823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bocciarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.102977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2023.100616" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.132387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Kady" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jalloul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Akl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137722" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rahme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Masimukku" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers11120171" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Chedid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingred Kortbawi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13070296" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968823v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling1020007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mailhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2018.090881" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek-Daclin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijem.2016.079847" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2014.932013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.879211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.03.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11339006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.413" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05383866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2026.02.359" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM61499.2024.10732237" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734682v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2024.foodops.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180206v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.601" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04117456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.602" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Schuerkamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giabbanelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22624/AIMS/CSEAN-SMART2023P9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04120064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844489v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.mas.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.mas.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weppe Alexandre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi Koutchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927997v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.685" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438400v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_55" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_20" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_22" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_34" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marzin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520440v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_25" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19680-5_9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01796" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588822v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_41" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367953v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804277v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357649v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Grangel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Salem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bourey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214297v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176304v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Santos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kahl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164437v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176293v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683423v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Song" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929297v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960787v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923759v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119564034.ch53" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930291v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356088v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Berre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176350v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard D Jorgensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Karlsen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Santos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zinnikus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356068v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stilios Pantelopoulos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143063v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elvesaeter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839883v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pignon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guilloux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839862v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01928433v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04160123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>