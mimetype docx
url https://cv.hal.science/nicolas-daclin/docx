--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -252,291 +252,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of BPMN and Simulation Integration: Trends, Challenges, and Future Directions</w:t>
+                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Cimino</w:t>
+                <w:t xml:space="preserve">Tejas Bhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Chiara Filice</w:t>
+                <w:t xml:space="preserve">Helene Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Longo</w:t>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Mirabelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 253, pp.3235-3246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.02.048⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 274, pp.422-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967903v1</w:t>
+                <w:t xml:space="preserve">hal-05443376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of BPMN and Simulation Integration: Trends, Challenges, and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejas Bhor</w:t>
+                <w:t xml:space="preserve">Anna Chiara Filice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Danlos</w:t>
+                <w:t xml:space="preserve">Francesco Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+                <w:t xml:space="preserve">Giovanni Mirabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vittorio Solina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 274, pp.422-432. </w:t>
+              <w:t xml:space="preserve">, 2025, 253, pp.3235-3246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443376v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hla-Based Automated Approach for the Interoperable Simulation of Collaborative Business Processes</w:t>
               </w:r>
@@ -646,1039 +646,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicator-based resilience assessment for critical infrastructures – A review</w:t>
+                <w:t xml:space="preserve">Addressing Business Process Deviations through the Evaluation of Alternative Pattern-Based Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuyu Yang</w:t>
+                <w:t xml:space="preserve">Charbel Kady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
+                <w:t xml:space="preserve">Khaled Jalloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+                <w:t xml:space="preserve">Charles Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+                <w:t xml:space="preserve">Adib Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106049⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (13), pp.7722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13137722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948697v1</w:t>
+                <w:t xml:space="preserve">hal-04155048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria framework for critical infrastructure systems resilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Indicator-based resilience assessment for critical infrastructures – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Laffréchine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of critical infrastructure protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcip.2023.100616⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.106049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04135558v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybersecurity challenges for field hospitals: impacts of emergency cyberthreats during emergency situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-criteria framework for critical infrastructure systems resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasir-Baba Ahmed</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of critical infrastructure protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.100616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcip.2023.100616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEM.2023.132387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04171469v1</w:t>
+                <w:t xml:space="preserve">hal-04135558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Business Process Deviations through the Evaluation of Alternative Pattern-Based Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cybersecurity challenges for field hospitals: impacts of emergency cyberthreats during emergency situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Jalloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Nasir-Baba Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Yaacoub</w:t>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adib Akl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (13), pp.7722. </w:t>
+              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.274-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13137722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEM.2023.132387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155048v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ERPs Integration in Organization: An EOS-Based GreneOS Implementation</w:t>
+                <w:t xml:space="preserve">Limitations of FIDOL Factors for Odour Impact Assessment: Potential Ways of Improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Rahme</w:t>
+                <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharat Masimukku</w:t>
+                <w:t xml:space="preserve">Francois Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (12), </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.163-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/computers11120171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET2295028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879981v1</w:t>
+                <w:t xml:space="preserve">hal-03820035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of FIDOL Factors for Odour Impact Assessment: Potential Ways of Improvements</w:t>
+                <w:t xml:space="preserve">Improving ERPs Integration in Organization: An EOS-Based GreneOS Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
+                <w:t xml:space="preserve">Joseph Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Trousset</w:t>
+                <w:t xml:space="preserve">Bharat Masimukku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.163-168. </w:t>
+              <w:t xml:space="preserve">Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2295028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/computers11120171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820035v1</w:t>
+                <w:t xml:space="preserve">hal-03879981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-Driven Workflows for Risk Management and Control of Beehives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution to Nuclear Safety Demonstration Through System Modelling and Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Chedid</w:t>
+                <w:t xml:space="preserve">Emir Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingred Kortbawi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adib Akl</w:t>
+                <w:t xml:space="preserve">Jean-François Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d13070296⟩</w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.31-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273924v1</w:t>
+                <w:t xml:space="preserve">hal-03522982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to Nuclear Safety Demonstration Through System Modelling and Artificial Intelligence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bossu</w:t>
+                <w:t xml:space="preserve">IoT-Driven Workflows for Risk Management and Control of Beehives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Kady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+                <w:t xml:space="preserve">Anna Maria Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+                <w:t xml:space="preserve">Ingred Kortbawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (4), pp.31-33. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/inst.12360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d13070296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522982v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Cyber Resilience in Mobile Field Hospitals: Towards an Assessment Model</w:t>
               </w:r>
@@ -1690,64 +1690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir Baba Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Sciences and Computer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1928,64 +1928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (4), pp.427-442. </w:t>
@@ -2036,51 +2036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a maturity model to assess field hospitals' rollout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Mailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,51 +2183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek-Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Journal on Emergency Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (4), pp.435-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2287,51 +2287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2372,304 +2372,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing enterprise collaboration: a methodology to implement and improve interoperability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling model checking for collaborative process analysis: from BPMN to 'Network of Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Chen</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.1-38. </w:t>
+              <w:t xml:space="preserve">, 2014, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17517575.2014.932013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2013.879211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053191v1</w:t>
+                <w:t xml:space="preserve">hal-01004414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling model checking for collaborative process analysis: from BPMN to 'Network of Timed Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing enterprise collaboration: a methodology to implement and improve interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Mallek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.1-21. </w:t>
+              <w:t xml:space="preserve">, 2014, pp.1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17517575.2013.879211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2014.932013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004414v1</w:t>
+                <w:t xml:space="preserve">hal-01053191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The application of interoperability requirement specification and verification to collaborative processes in industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2703,77 +2703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisation et formalisation des exigences d'interopérabilité dans les processus collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2824,51 +2824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (3), pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3036,992 +3036,992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering for AI Explainability to Replace Simulation Models</w:t>
+                <w:t xml:space="preserve">Online Active Learning for Dynamic Surrogate Model Updates in Manufacturing Flow Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMC 2025 - IEEE International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301665v1</w:t>
+                <w:t xml:space="preserve">hal-05371852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring Federated Data Interoperability: A Multi-Level Framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
+                <w:t xml:space="preserve">Machine Unlearning for Industrial AI Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I3M 2025 - 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.065⟩</w:t>
+              <w:t xml:space="preserve">ISM 2025 - International Conference on Industry of the Future and Smart Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Valetta, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2026.02.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443322v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l’intelligence artificielle à l’interopérabilité fédérée des organisations et son adaptation au transport en zone peu dense</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Durieux</w:t>
+                <w:t xml:space="preserve">Clustering for AI Explainability to Replace Simulation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP - Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. pp.2457-2462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350983v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+                <w:t xml:space="preserve">Structuring Federated Data Interoperability: A Multi-Level Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SESDE 2025 - 13th International Workshop on Simulation for Energy, Sustainable Development Environment - held within I3M 2025 - the 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I3M 2025 - 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fes, Morocco. pp.664-675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383866v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Unlearning for Industrial AI Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bernier</w:t>
+                <w:t xml:space="preserve">Contribution de l’intelligence artificielle à l’interopérabilité fédérée des organisations et son adaptation au transport en zone peu dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISM 2025 - International Conference on Industry of the Future and Smart Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAGIP - Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2026.02.359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05371856v1</w:t>
+                <w:t xml:space="preserve">hal-05350983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Active Learning for Dynamic Surrogate Model Updates in Manufacturing Flow Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tejas Bhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2025 - IEEE International Conference on Systems, Man, and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">SESDE 2025 - 13th International Workshop on Simulation for Energy, Sustainable Development Environment - held within I3M 2025 - the 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371852v1</w:t>
+                <w:t xml:space="preserve">hal-05383866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming Success: Using Digital Twin Modeling to Assist Smallholders in Decision-Making</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
+                <w:t xml:space="preserve">Surrogate Modelling with Deep Learning for Optimizing Manufacturing Assembly Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ICE IEEE/ITMC Conference - International Conference on Engineering, Technology, and Innovation (ICE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794214⟩</w:t>
+              <w:t xml:space="preserve">ANNSIM 2024 - Annual Modeling and Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Washington, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ANNSIM61499.2024.10732237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734522v1</w:t>
+                <w:t xml:space="preserve">hal-04769789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate Modelling with Deep Learning for Optimizing Manufacturing Assembly Lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+                <w:t xml:space="preserve">Farming Success: Using Digital Twin Modeling to Assist Smallholders in Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Germanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANNSIM 2024 - Annual Modeling and Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Washington, United States. pp.1-12, </w:t>
+              <w:t xml:space="preserve">30th ICE IEEE/ITMC Conference - International Conference on Engineering, Technology, and Innovation (ICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Funchal (Madeira), Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ANNSIM61499.2024.10732237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769789v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative AI for Business Model Generation (GAI4BM): from Textual Description to Business Process Model</w:t>
               </w:r>
@@ -4245,51 +4245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4334,135 +4334,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Transformation of BPSIM-Enriched BPMN Models into DEVS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Adaptative Workflows for Process Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Kady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC 2023 - 2023 Winter Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">CSD&amp;M - 13th International Conference on Complex Systems Design &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249375v1</w:t>
+                <w:t xml:space="preserve">hal-04117456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap between Business Process and Simulation: Transformation from BPMN to DEVS (I)</w:t>
               </w:r>
@@ -4559,152 +4576,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative Workflows for Process Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Trousset</w:t>
+                <w:t xml:space="preserve">Incremental Transformation of BPSIM-Enriched BPMN Models into DEVS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSD&amp;M - 13th International Conference on Complex Systems Design &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">WSC 2023 - 2023 Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117456v1</w:t>
+                <w:t xml:space="preserve">hal-04249375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Development Plan Monitoring: Towards a Business Process Digital Twin (I)</w:t>
               </w:r>
@@ -5010,90 +5010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the Dilemma of a “Crisis within a crisis”: Exploring the Penetration Testing challenges in a Mobile Field Hospital Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir-Baba Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEAN 2023 - Cyber Secure Nigeria 2023 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Abuja, Nigeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5121,507 +5121,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative Workflows for Process Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+                <w:t xml:space="preserve">Building of a new framework for resilience assessment based on an ecosystem of &amp;quot; -ilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weppe Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tixier Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bidart, France</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120064v1</w:t>
+                <w:t xml:space="preserve">hal-03966591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification model-based process discovering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Layina Chaabaoui</w:t>
+                <w:t xml:space="preserve">Business Process Web-based Platform for Multi modeling and Distributed Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I3M 2022 - 19th International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I3M 2022 - International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46354/i3m.2022.mas.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46354/i3m.2022.mas.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03844489v1</w:t>
+                <w:t xml:space="preserve">hal-03822888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Process Web-based Platform for Multi modeling and Distributed Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Adaptative Workflows for Process Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Kady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I3M 2022 - International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de printemps de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bidart, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46354/i3m.2022.mas.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03822888v1</w:t>
+                <w:t xml:space="preserve">hal-04120064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building of a new framework for resilience assessment based on an ecosystem of &amp;quot; -ilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planification model-based process discovering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek-Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weppe Alexandre</w:t>
+                <w:t xml:space="preserve">Layina Chaabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I3M 2022 - 19th International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46354/i3m.2022.mas.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966591v1</w:t>
+                <w:t xml:space="preserve">hal-03844489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Process Web-based Platform for Multi modeling and Simulation</w:t>
               </w:r>
@@ -5709,325 +5709,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybersecurity in Critical National Infrastructure : a case of the Cyberresilience Assessment in Mobile Field Hospitals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasir-Baba Ahmed</w:t>
+                <w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyber Secure Nigeria Conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3425-3432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_377-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375286v1</w:t>
+                <w:t xml:space="preserve">hal-03451706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+                <w:t xml:space="preserve">Cybersecurity in Critical National Infrastructure : a case of the Cyberresilience Assessment in Mobile Field Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir-Baba Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cyber Secure Nigeria Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lagos, Nigeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_377-cd⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03451706v1</w:t>
+                <w:t xml:space="preserve">hal-03375286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Safety Requirements Engineering: An Approach for Modelling and Assessment of Nuclear Safety Requirementsin MBSE Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6117,77 +6117,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dolidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t>
@@ -6225,77 +6225,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements Engineering enabled by Natural Language Processing and Artiﬁcial Intelligence for Nuclear Safety Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6402,51 +6402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amendeep Amendeep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazho Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t>
@@ -6469,610 +6469,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Analysing Interoperability in a Non-Functional Requirements Ecosystem to Support Crisis Management Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrang Moradi Koutchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’18) - Workshop ICRIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930248v1</w:t>
+                <w:t xml:space="preserve">hal-01928301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement et outillage pour l’Ingénierie Système : Travaux / Retours d’expérience / Compétences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2018, Paris, France. art. 8428773 - p.561-567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929993v1</w:t>
+                <w:t xml:space="preserve">hal-01930248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience analysis in the Franco-German High speed network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déploiement et outillage pour l’Ingénierie Système : Travaux / Retours d’expérience / Compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929997v1</w:t>
+                <w:t xml:space="preserve">hal-02929993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Interoperability in a Non-Functional Requirements Ecosystem to Support Crisis Management Response</w:t>
+                <w:t xml:space="preserve">Resilience analysis in the Franco-German High speed network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’18) - Workshop ICRIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928301v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Analysing eco-system of ilities for resilience evaluation in system of systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrang Moradi Koutchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-132</w:t>
+              <w:t xml:space="preserve">Conférence Internationalede Modélisation, Optimisation et Simulation (MOSIM 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928281v1</w:t>
+                <w:t xml:space="preserve">hal-01928266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing eco-system of ilities for resilience evaluation in system of systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrang Moradi Koutchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationalede Modélisation, Optimisation et Simulation (MOSIM 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928266v1</w:t>
+                <w:t xml:space="preserve">hal-01928281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t>
               </w:r>
@@ -7084,51 +7084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrang Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7188,51 +7188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lhéritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7322,51 +7322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7391,90 +7391,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for Critical Infrastructure Resilience Engineering: The MAIIEUTIC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7510,252 +7510,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interface Pattern Model for Supporting Design of Natively Interoperable Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Sustainable Implementation of Interoperability Solutions: Bridging the Gap Between Interoperability Requirements and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Billaud</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek-Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.171-185, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_15⟩</w:t>
+              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.73-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438400v1</w:t>
+                <w:t xml:space="preserve">hal-01438409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Sustainable Implementation of Interoperability Solutions: Bridging the Gap Between Interoperability Requirements and Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Interface Pattern Model for Supporting Design of Natively Interoperable Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sihem Mallek-Daclin</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.73-82, </w:t>
+              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.171-185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438409v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System of Systems Architecting: A Behavioural and Properties Based Approach for SoS “–ilities” Modelling and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7802,77 +7802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability as a Key Concept for the Control and Evolution of the System of Systems (SoS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.53-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7900,278 +7900,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing and structuring interoperability requirements: a framework for interoperability requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Networked Organizations as System of Systems: A Model-Based Engineering Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sihem Mallek</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_20⟩</w:t>
+              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.227-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927951v1</w:t>
+                <w:t xml:space="preserve">hal-01392120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Networked Organizations as System of Systems: A Model-Based Engineering Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing and structuring interoperability requirements: a framework for interoperability requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.227-234, </w:t>
+              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392120v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System of Systems design verification: problematic, trends and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Albi, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8199,407 +8199,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements formalization for systems engineering: an approach for interoperability analysis in collaborative process model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sihem Mallek</w:t>
+                <w:t xml:space="preserve">Proposition d'un Guide d'Etude des Modes Opérationnels des Systèmes (GEMOS) pour l'Ingénierie Système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vallespir</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop IWEI International IFIP Working Conference on Enterprise Interoperability 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Enschede, Netherlands. pp.243-257</w:t>
+              <w:t xml:space="preserve">Conférence internationale de Génie Industriel CIGI'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804283v1</w:t>
+                <w:t xml:space="preserve">hal-00822658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un Guide d'Etude des Modes Opérationnels des Systèmes (GEMOS) pour l'Ingénierie Système</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Requirements formalization for systems engineering: an approach for interoperability analysis in collaborative process model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vien</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de Génie Industriel CIGI'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France</w:t>
+              <w:t xml:space="preserve">Workshop IWEI International IFIP Working Conference on Enterprise Interoperability 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Enschede, Netherlands. pp.243-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822658v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding interoperability in System of Systems : definition and characterization of fundamental requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System interoperability: definition and proposition of interface model in MBSE Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP WG 5.5 Working Conference on Virtual Enterprises,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, United Kingdom. pp.225-233</w:t>
+              <w:t xml:space="preserve">14th edition of IFAC's triennal symposium INCOM 2012 - Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Romania. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805631v1</w:t>
+                <w:t xml:space="preserve">hal-00804315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System interoperability: definition and proposition of interface model in MBSE Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedding interoperability in System of Systems : definition and characterization of fundamental requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th edition of IFAC's triennal symposium INCOM 2012 - Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Romania. pp.NC</w:t>
+              <w:t xml:space="preserve">13th IFIP WG 5.5 Working Conference on Virtual Enterprises,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, United Kingdom. pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804315v1</w:t>
+                <w:t xml:space="preserve">hal-00805631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding Interoperability in System of Systems: Definition and Characterization of Fundamental Requirements</w:t>
               </w:r>
@@ -8663,77 +8663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for interoperability requirements specification and verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Stokholm, Sweden. pp.89-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8767,77 +8767,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation and verification of interoperation requirements on collaborative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milano, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8865,472 +8865,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a conceptualisation of interoperability requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Exigences d'interopérabilité : caractérisation et formalisation en propriétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conferenec on Interoperability for Enterprise Software and Applications, IESA'2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588822v1</w:t>
+                <w:t xml:space="preserve">hal-00588826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exigences d'interopérabilité : caractérisation et formalisation en propriétés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Towards a conceptualisation of interoperability requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">international conferenec on Interoperability for Enterprise Software and Applications, IESA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Coventry, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588826v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing interoperability in collaborative process: an Anticipative Effects-Driven Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification approach applied for analyzing collaborative processes: the Anticipative Effects-Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in production Systems Management, APMS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588818v1</w:t>
+                <w:t xml:space="preserve">hal-00367953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification approach applied for analyzing collaborative processes: the Anticipative Effects-Driven Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing interoperability in collaborative process: an Anticipative Effects-Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM '09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.#</w:t>
+              <w:t xml:space="preserve">Advances in production Systems Management, APMS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367953v1</w:t>
+                <w:t xml:space="preserve">hal-00588818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage de processus collaboratifs : Amélioration de l'interopérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Montpellier, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9368,51 +9368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anticipative Effects-Driven Approach for analyzing interoperability in collaborative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE'09, 10th IFIP Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. pp.#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9437,51 +9437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Enterprise Interoperability Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9532,51 +9532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Enterprise Interoperability Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9640,51 +9640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION DE L'INTEROPERABILITE ORGANISATIONNELLE ET MANAGERIALE DES SYSTEMES INDUSTRIELS : LE PROJET CARIONER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9722,51 +9722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for enterprise interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9798,748 +9798,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au développement de l'interopérabilité décisionnelle des systèmes industriels</w:t>
+                <w:t xml:space="preserve">Towards a conceptualization of decisional interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Workshop Ingénierie et gestion des processus d'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Second conference on interoperability for enterprise software and applications, I-ESA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Bordeaux, France. pp.321-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190974v1</w:t>
+                <w:t xml:space="preserve">hal-00164385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming GRAI Models into UML Models, a First Step to Model Driven Interoperability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution au développement de l'interopérabilité décisionnelle des systèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Ducq</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications - IESA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Madeira, Portugal. pp 447-458</w:t>
+              <w:t xml:space="preserve">4ème Workshop Ingénierie et gestion des processus d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187597v1</w:t>
+                <w:t xml:space="preserve">hal-00190974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier driven methodology for enterprise interoperability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Chen</w:t>
+                <w:t xml:space="preserve">Transforming GRAI Models into UML Models, a First Step to Model Driven Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Grangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFIP TC5 working conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Guimarães, Portugal. pp.453-460</w:t>
+              <w:t xml:space="preserve">Interoperability for Enterprise Software and Applications - IESA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Madeira, Portugal. pp 447-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214295v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d'interoprabilité – La potentialité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barrier driven methodology for enterprise interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Doctorant Forum académique AFIS, Nancy, 28 et 29 novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">8th IFIP TC5 working conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Guimarães, Portugal. pp.453-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00214297v1</w:t>
+                <w:t xml:space="preserve">hal-00214295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a conceptualization of decisional interoperability</w:t>
+                <w:t xml:space="preserve">Mesure d'interoprabilité – La potentialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vallespir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second conference on interoperability for enterprise software and applications, I-ESA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Bordeaux, France. pp.321-329</w:t>
+              <w:t xml:space="preserve">Séminaire Doctorant Forum académique AFIS, Nancy, 28 et 29 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164385v1</w:t>
+                <w:t xml:space="preserve">hal-00214297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SME Interoperability Establishing Methodology: a Guided Roadmap for the Journey to Interoperability.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A METHODOLOGY TO DEVELOP INTEROPERABILITY OF ENTERPRISE APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eChallenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint-Etienne, France. pp.591-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176304v1</w:t>
+                <w:t xml:space="preserve">hal-00164437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A METHODOLOGY TO DEVELOP INTEROPERABILITY OF ENTERPRISE APPLICATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SME Interoperability Establishing Methodology: a Guided Roadmap for the Journey to Interoperability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint-Etienne, France. pp.591-596</w:t>
+              <w:t xml:space="preserve">eChallenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164437v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for enterprise interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10590,51 +10590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECISIONAL INTEROPERABILITY: CONCEPTS AND FORMALISATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10666,312 +10666,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l'interopérabilité des applications de gestion industrielles : concepts de base et définitions</w:t>
+                <w:t xml:space="preserve">Design Principles and Patterns for Decisional Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">IFIP 5.7 APMS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Washington, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164433v1</w:t>
+                <w:t xml:space="preserve">hal-00411802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'interopérabilité des applications de gestion industrielles : concepts de base et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès international de génie industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2005, Besançon, France. pp.0</w:t>
+              <w:t xml:space="preserve">, Jun 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411805v1</w:t>
+                <w:t xml:space="preserve">hal-00164433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Principles and Patterns for Decisional Interoperability</w:t>
+                <w:t xml:space="preserve">Développement de l'interopérabilité des applications de gestion industrielles : concepts de base et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP 5.7 APMS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Washington, United States. pp.0</w:t>
+              <w:t xml:space="preserve">6e Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Besançon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411802v1</w:t>
+                <w:t xml:space="preserve">hal-00411805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11002,77 +11002,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence in Critical Infrastructures : AI Paradigm for Enhanced Cyber Attack Detection in Critical Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11097,90 +11097,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber security in the healthcare system : Evaluation and Assessment of Cyber Security Readiness in Mobile Field Hospital’s Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir-Baba Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11257,51 +11257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Allon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2019 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
@@ -11425,51 +11425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrang Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2017), Albi, France, 21-24 May 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11494,51 +11494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of a guide for investigating, modeling and analyzing system operating modes: OMAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11751,51 +11751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrang Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability: Smart Services and Business Impact of Enterprise Interoperability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.429 -434, 2018, 9781119564034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11823,265 +11823,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decisional interoperability</w:t>
+                <w:t xml:space="preserve">The Interoperability Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability: INTEROP‐PGSO Vision, Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119407928.ch5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119407928.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927919v1</w:t>
+                <w:t xml:space="preserve">hal-01927907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interoperability Measurement</w:t>
+                <w:t xml:space="preserve">Decisional interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vallespir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability: INTEROP‐PGSO Vision, Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119407928.ch6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119407928.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927907v1</w:t>
+                <w:t xml:space="preserve">hal-01927919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Natively Interoperable Complex Systems: An Interface Design Pattern Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12164,77 +12164,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on Model Driven Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyes Grangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12334,51 +12334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Zinnikus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12400,64 +12400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on Model Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyes Grangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Doumeingts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12518,51 +12518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DI.2: Enterprise Interoperability-Framework and knowledge corpus-Advanced report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12668,103 +12668,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles génériques (indicateur et résilience), LT3—Modélisation, LT3.L1, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12799,51 +12799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anticipative Effects-Driven Approach for collaborative process verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12913,51 +12913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anticipative Effects Driven Approach for crisis management process analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12969,216 +12969,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anticipative effects-driven approach to analyze interoperability in collaborative processes: application to a crisis management process</w:t>
+                <w:t xml:space="preserve">An Anticipative Effects-Based Approach (AEBA) for analyzing collaborative crisis management process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">IMT Mines Ales. 2008</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Hanachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839859v1</w:t>
+                <w:t xml:space="preserve">hal-00839862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anticipative Effects-Based Approach (AEBA) for analyzing collaborative crisis management process</w:t>
+                <w:t xml:space="preserve">An anticipative effects-driven approach to analyze interoperability in collaborative processes: application to a crisis management process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT Mines Ales. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chihab Hanachi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00839862v1</w:t>
+                <w:t xml:space="preserve">hal-00839859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13290,103 +13290,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative Workflows for Process Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Kady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -13577,51 +13577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-026-00140-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cimino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Filice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mirabelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Solina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.02.048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04405823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bocciarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.102977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2023.100616" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.132387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Kady" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jalloul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Akl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137722" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rahme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Masimukku" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers11120171" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Chedid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingred Kortbawi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13070296" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968823v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling1020007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mailhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2018.090881" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek-Daclin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijem.2016.079847" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2014.932013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.879211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.03.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11339006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.413" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05383866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2026.02.359" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM61499.2024.10732237" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734682v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2024.foodops.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180206v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.601" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04117456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.602" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Schuerkamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giabbanelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22624/AIMS/CSEAN-SMART2023P9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04120064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844489v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.mas.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.mas.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weppe Alexandre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi Koutchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927997v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.685" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438400v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_55" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_20" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_22" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_34" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marzin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520440v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_25" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19680-5_9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01796" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588822v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_41" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367953v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804277v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357649v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Grangel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Salem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bourey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214297v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176304v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Santos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kahl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164437v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176293v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683423v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Song" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929297v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960787v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923759v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119564034.ch53" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930291v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356088v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Berre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176350v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard D Jorgensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Karlsen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Santos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zinnikus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356068v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stilios Pantelopoulos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143063v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elvesaeter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839883v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pignon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guilloux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839862v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01928433v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04160123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-026-00140-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cimino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Filice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mirabelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Solina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.02.048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04405823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bocciarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.102977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Kady" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jalloul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Akl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137722" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2023.100616" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.132387" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rahme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Masimukku" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers11120171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Chedid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingred Kortbawi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13070296" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968823v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling1020007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mailhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2018.090881" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek-Daclin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijem.2016.079847" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.879211" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2014.932013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.03.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11339006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2026.02.359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.413" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05383866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM61499.2024.10732237" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734682v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2024.foodops.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04117456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180206v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.601" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.602" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Schuerkamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giabbanelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22624/AIMS/CSEAN-SMART2023P9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weppe Alexandre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822888v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.mas.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04120064v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844489v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.mas.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi Koutchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928266v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927997v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.685" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438400v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_55" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392120v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_22" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_20" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_34" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marzin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520440v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_25" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19680-5_9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01796" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588822v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_41" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367953v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804277v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357649v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Grangel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Salem" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bourey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214295v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164437v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176304v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kahl" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176293v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164433v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411805v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683423v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Song" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929297v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960787v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923759v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119564034.ch53" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927907v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927919v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930291v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356088v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Berre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176350v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard D Jorgensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Karlsen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Santos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Zinnikus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356068v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stilios Pantelopoulos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143063v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elvesaeter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839883v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pignon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guilloux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839862v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839859v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01928433v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04160123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>