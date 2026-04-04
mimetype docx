--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -238,2728 +238,2728 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;“I’ve always felt in the middle of hearing people and the deaf community.”&amp;lt;/i&amp;gt; What is it like to grow up with hearing loss?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Burns O’connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saira Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14992027.2025.2548849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinnitus, lucid dreaming and awakening. An online survey and theoretical implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Glabasnia Linck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 458, pp.109204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2025.109204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectives on self-management of noise intrusion in daily living with hyperacusis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Londero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fagelson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 468, pp.109452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2025.109452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception du temps des sujets souffrant d’acouphène invalidant : un levier d’action pour la prise en charge audioprothétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'audition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (5), pp.36-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the burden of tinnitus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helen Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Burns-O’connell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.981776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprend la perception du temps sur l’acceptation des acouphènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de France acouphènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a psychological framework on time perception in patients with chronic tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1141903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1141903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception des acouphènes et celle du temps sont-elles les deux faces d’une même pièce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de France acouphènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is ADHD a way of conceptualizing long-term emotional stress and social disadvantage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Londero</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Hornborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2025.109452⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sorbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.966900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Robin Guillard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les patients souffrant d’hyperacousie sont-ils des équilibristes du son ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de France acouphènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118, pp.15-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Empowerment Model for Individuals with Chronic Tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ear &amp; Hearing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (2), pp.425-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/AUD.0000000000000946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Experience of Tinnitus and Its Interaction With Unique Life Histories—Life Events, Trauma and Inner Resources Narrated by Patients With Tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Inga-Maj Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Cadix</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Glabasnia Linck</w:t>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberating parents from guilt: a grounded theory study of parents’ internet communities for the recognition of ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Congedo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.1564520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17482631.2018.1564520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des acouphènes et sémiotique de l’écoute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 193 (3), pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla.193.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Tinnitus-Induced Disablement by Persistent Frustration in Aging Individuals: A Grounded Theory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2017.00272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acouphène : écouter les patients. Comment les aider à reléguer le symptôme au second plan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (970), pp.778-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intra-individual variability in tinnitus patients: currents thoughts and perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lundlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (4), pp.302-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00106-014-2978-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignements de l’approche organo-dynamique de l’acouphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review of Hyperacusis and Future Directions: Part I. Definitions and Manifestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveling Rojas Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyung Jin Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Brozoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2025.109204⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.402-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2014_AJA-14-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Sian Smith</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Chronic Cortical Stimulation on Chronic Severe Tinnitus: A Prospective Randomized Double-blind Cross-over Trial and Long-term Follow Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Engelhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helen Pryce</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (5), pp.694-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2014.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habituation à l’acouphène : les fondements épistémologiques de l’approche cognitivo-comportementale en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.469-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clinique du bourdonnement de J.M.G. Itard et sa généalogie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.102-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/201438102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review of Hyperacusis and Future Directions: Part II. Measurement, Mechanisms, and Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveling Rojas Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyung Jin Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Brozoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.420-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2014_AJA-13-0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categorization of tinnitus in view of history and medical discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Burns O’connell</w:t>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saira Hussain</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.23530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/qhw.v8i0.23530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut-on dire sur l’acouphène ? Paroles de patients, écrits de chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de France acouphènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning from tinnitus patients' narratives—A case study in the psychodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14992027.2025.2548849⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.19540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/qhw.v7i0.19540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie de l'acouphène : histoire d'une controverse scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 82 (2), pp.317-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.082.0317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...2142 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victimes de violences : parcours juridique et clinique des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3038,51 +3038,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épuisement corporel, une occasion de reprise par le sujet de ses liens de dépendance originaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres des frontières du corps [Séminaire de l'axe 2 de recherche de la MSHS de Poitiers]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences Humaines et Sociales (MSHS de Poitiers), Jan 2026, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3101,4090 +3101,4090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle originalité la psychothérapie garde-t-elle (encore) depuis la diffusion des IA génératives dans le domaine du soin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres des frontières du corps [Séminaire de l'axe 2 de recherche de la MSHS de Poitiers]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences Humaines et Sociales de Poitiers (MSHS de Poitiers), Apr 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soundrelax : démo et étude quantitative et qualitative sur vétérans canadiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e colloque de l'AFREPA : Les acouphènes en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA); Pôle Recherche de la Faculté de Médecine de Lille, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05508018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empire des sons et l'effroi de l'audition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Corps, Subjectivité, Médecine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO Angers (UR RPPsy - 15297), Oct 2025, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et singularité : une subjectivité est-elle possible sans un corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude exploratoire RPpsy : Psychopathologie du sujet contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest (UCO), Nov 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05425874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session Tinnitus and hyperacusis: cognitive approaches (chairs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Fournier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th World Congress of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'audiologie et; Société française d'otorhinolaryngologie, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémantique et acouphènes : pourquoi le choix des mots est-il important ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Moati</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA); Pôle Recherche de la Faculté de Médecine de Lille, Jun 2025, Lille, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion de Printemps de l’AFREPA (Association Francophone des Equipes Pluridisciplinaire en Acouphénologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Audition (Institut Pasteur/INSERM), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCO Angers (UR RPPsy - 15297), Oct 2025, Angers, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités de la psychothérapie dans la prise en charge pluridisciplinaire des patients acouphéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Moati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th World Congress of Audiology (WCA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Audiologie; Société Française d'Otorhinolaryngologie, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences Humaines et Sociales de Poitiers (MSHS de Poitiers), Apr 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d'étude l'audition au coeur de la subjectivité, une approche pluridisciplinaire de l'événement sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : L'audition au coeur de la subjectivité, une approche pluridisciplinaire de l'événement sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Dauman, Apr 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05429082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que puis-je entendre de l’acouphène, silence assourdissant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : L'audition au coeur de la subjectivité, une approche pluridisciplinaire de l'événement sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Dauman, Apr 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05429078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we define cognitive and behavioral changes in time perception in patients who have accepted tinnitus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th World Congress of Audiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Audiologie, Société Française d'Otorhinolaryngologie, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narratives of family bonds in children diagnosed with ADHD in the French-spoken literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child and Youth Studies Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department for Social and Behavioral Studies, University West, Feb 2023, Trollhättan, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le son ne fait pas sens : counselling de l’audioprothésiste auprès du patient et de son entourage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème Enseignement Post-Universitaire en Audioprothèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANT Congrès et Sociétés Savantes, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le son ne fait pas sens : counseling de l’audioprothésiste auprès du patient et de son entourage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bizaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e Enseignement Post-Universitaire en Audioprothèse : « Du son au sens : le rôle clé de l’audioprothésiste »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National d'Audioprothèse (CNA), Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprend la perception du temps sur l’acceptation des acouphènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque AFREPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Equipes Pluridisciplinaires en Acouphénologie, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés pour une approche psychologique de l’acouphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Moati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Audition (Institut Pasteur/INSERM), Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud J Noreña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque AFREPA (AFREPA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA), Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité de l’acouphène dans un contexte d’hyperacousie chronique : approche qualitative de l’expérience des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque AFREPA (AFREPA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA), Sep 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience vécue de l’acouphène : des témoignages individuels à un modèle scientifique de tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée étudiante en audiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Jan 2022, Montréal (Québec) (en visio), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium: Making sense of chronic health condition [chair]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Conference of the Association of European Qualitative Researchers in Psychology (EQUIP): Creating Bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EQUIP, Aristotle University of Thessaloniki, Jun 2021, Thessaloniki (online), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte auditive et troubles de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'audiologie et; Société française d'otorhinolaryngologie, Sep 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire B2V des Mémoires, Sep 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de l'Ouest (UCO), Nov 2024, Angers, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of qualitative research in France. Invited panel: Creating bridges between European qualitative researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Conference of the Association of European Qualitative Researchers in Psychology (EQUIP): Creating Bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EQUIP, Aristotle University of Thessaloniki, Jun 2021, Thessaloniki (online), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Livia Moati</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowering patients’ approach to chronic tinnitus – a grounded theory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Audiologie; Société Française d'Otorhinolaryngologie, Sep 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Conference of the Association of European Qualitative Researchers in Psychology (EQUIP): Creating Bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of European Qualitative Researchers in Psychology (EQUIP); Aristotle University of Thessaloniki, Jun 2021, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Dauman, Apr 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of frustration in tinnitus suffering and improved tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th TRI Conference, A Renaissance: Novel Concepts in Tinnitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Dauman, Apr 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium: Psychological view of tinnitus [chairs]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chii-Yuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th TRI Conference, A Renaissance: Novel Concepts in Tinnitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des Equipes Pluridisciplinaires en Acouphénologie, Sep 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using qualitative data analysis with patients in audiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th TRI Conference, A Renaissance: Novel Concepts in Tinnitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ANT Congrès et Sociétés Savantes, Nov 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulating individual frustration: a new approach to tinnitus management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Tinnitus Research Initiative Conference, Disruptive Innovations in Tinnitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Regensburg, Mar 2018, Regensburg (Universität Regensburg), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Department for Social and Behavioral Studies, University West, Feb 2023, Trollhättan, Sweden</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue du psychologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e colloque AFREPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Equipes Pluridisciplinaires en Acouphénologie (AFREPA), Sep 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Éric Bizaguet</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte de la frustration dans les récits de patients souffrant d’acouphènes – une illustration de la théorie ancrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratives of Suffering and Recovery. How Qualitative Studies and Literature Enrich Contemporary Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RPPsy-CAPS (UR 15297), Apr 2018, Poiters, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques cliniques pour une écologie sonore à partir de la pathologie auditive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Mémoire du CeReS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Sémiotiques (CeReS), Université de Limoges, Oct 2018, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The recognition of narratives by contemporary psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratives of Suffering and Recovery. How Qualitative Studies and Literature Enrich Contemporary Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RPPsy-CAPS (UR 15297), Apr 2018, Poiters, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qualitative approach to tinnitus patients’ point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFOS Paris 2017 - ENT World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Oto-Rhino-Laryngological Societies, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The aftermaths of silencing the trauma – a narrative case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Collège National d'Audioprothèse (CNA), Nov 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinary and international conference : Narratives and Mental Health Fragmentations. Disruptions and Silences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Paderborn, Dec 2017, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, Jan 2022, Montréal (Québec) (en visio), Canada</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients’ narratives of hyperacusis-induced disablement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFOS Paris 2017 - ENT World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Oto-Rhino-Laryngological Societies (IFOS), Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Livia Moati</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dumet : Le désir de guérir du soignant : quels coûts psychiques ? (discutant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Corps et cancer. Le prix de la guérison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clinique de l’Acte et PsychoSexualité [Composante Poitiers de RPpsy] (RPPsy-CAPS), Nov 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is silence the fulfillment of our desire? Clinical thoughts on noise and frustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinary and international conference : Narratives and Mental Health Fragmentations. Disruptions and Silences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Paderborn, Dec 2017, Paderborn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waiting for silence: the narratives of tinnitus sufferers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA), Sep 2022, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waiting as Cultural Practice, Interdisciplinary conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Paderborn, May 2016, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA), Sep 2022, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle identité peut-on se reconnaître quand on naît ni sourd, ni aveugle ? Récits autobiographiques de sujets malvoyants et malentendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Colloque du SIICLHA (Séminaire International Inter-universitaire sur la Clinique du Handicap)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EQUIP, Aristotle University of Thessaloniki, Jun 2021, Thessaloniki (online), Greece</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement des acouphènes : traiter le son par le sens du son ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Le son dans la vie. Observations, pratiques et expérimentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Sémiotiques (CeRes), Université de Limoges, Apr 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire B2V des Mémoires, Sep 2021, Tours, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corporel : enjeux d’un concept. À partir d’une clinique du sonore – hyperacousie, acouphène, perte auditive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international CRIHAM-CAPS Corps défaillants : Vivre et imaginer le corporel. Histoire et actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS, Université de Poitiers, Sep 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EQUIP, Aristotle University of Thessaloniki, Jun 2021, Thessaloniki (online), Greece</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can tinnitus still be defined as a sound?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Workshop Clermont-Audiology: From inner ear to brain, revealing hidden dysfunctions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Biophysique Neurosensorielle, UMR INSERM 1107, May 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Association of European Qualitative Researchers in Psychology (EQUIP); Aristotle University of Thessaloniki, Jun 2021, Thessalokini, Greece</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing intra-individual variability in tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt-Universität, May 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acouphène, entre évidence et évocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Colloque AFREPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Equipes Pluridisciplinaires en Acouphénologie (AFREPA); Université Paris Diderot, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The linguistic structure of tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sahlgrenska University Hospital, Sep 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception de l’acouphène et son étude scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : La perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale Cognition, Comportement, Langages, MSHS, Université de Poitiers, Feb 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Regensburg, Mar 2018, Regensburg (Universität Regensburg), France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de l’acouphène et ses enjeux cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque AFREPA (Association Francophone des Equipes Pluridisciplinaires en Acouphénologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des Equipes Pluridisciplinaires en Acouphénologie (AFREPA), Sep 2018, Versailles, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical view on the Habituation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological One-day Conference on Tinnitus and Patients’ Suffering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sahlgrenska University Hospital, May 2012, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RPPsy-CAPS (UR 15297), Apr 2018, Poiters, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning from tinnitus patients – a psychodynamic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological One-day Conference on Tinnitus and Patients’ Suffering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sahlgrenska University Hospital, May 2012, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches Sémiotiques (CeReS), Université de Limoges, Oct 2018, Limoges, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes du clinicien comme résistance au transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Journée doctorale du Séminaire Inter-Universitaire Européen d’Enseignement et de Recherche en Psychopathologie et Psychanalyse (SIUEERPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 8, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RPPsy-CAPS (UR 15297), Apr 2018, Poiters, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écouter la personne avec acouphènes : une approche psychodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Institut Raymond-Dewar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interdisciplinaire en réadaptation du Montréal métropolitain (CRIR), Aug 2011, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Universität Paderborn, Dec 2017, Paderborn, Germany</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some thoughts on the cognitive and behavioral management of tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal de Santa Catarina, Mar 2011, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Oto-Rhino-Laryngological Societies, Jun 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinary approach for diagnosis and treatment: learning more through different points of view [round table]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal de Santa Catarina, Mar 2011, Florianópolis (Online), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Oto-Rhino-Laryngological Societies (IFOS), Jun 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie comportementale de l'acouphène : un symptôme du lien social en audiologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Economie psychique et changement social "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Clinique de l’Acte et PsychoSexualité [Composante Poitiers de RPpsy] (RPPsy-CAPS), Nov 2017, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des victimes d’agression témoignent de leur expérience de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’Homme au cœur des dynamiques sociales, territoriales et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS, Université de Poitiers, Oct 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Paderborn, Dec 2017, Paderborn, Germany</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de psychopathologie sur l’acouphène sévère et invalidant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Séminaire International Inter-universitaire sur la Clinique du Handicap (SIICLHA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Sep 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Universität Paderborn, May 2016, Paderborn, Germany</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimes de violences et médiation pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque National et International Junior en Psychopathologie (CNIJP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique d’un sujet accidenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Logique de l’acte et modalité d’intervention : le motivé et l’immotivé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Nov 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSHS, Université de Poitiers, Sep 2015, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acouphènes : recrutement et sélection des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Journée Stimulation corticale en Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Le Pian Medoc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...1034 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche clinique et démarche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journée doctorale du Séminaire Inter-Universitaire Européen d’Enseignement et de Recherche en Psychopathologie et Psychanalyse (SIUEERPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2, Dec 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7241,64 +7241,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic tinnitus and the time paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Londero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Tinnitus Research Initiative Conference, Engineering the future of tinnitus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7323,77 +7323,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the burden of tinnitus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Burns-O’connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Conference of the British Academy of Audiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Manchester, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7431,64 +7431,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents et jeunes adultes – AJA – atteints de cancer : représentations et quête de sens chez le patient et ses parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7524,437 +7524,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The experience of tinnitus and its interaction with unique life histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The state and art of tinnitus research from a critical discourse perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bohlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Bohlin</w:t>
+                <w:t xml:space="preserve">hal-05508137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The construction of meaning through psychotherapy – a tinnitus case story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Tinnitus Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habituation models: Can classical conditioning be applied to tinnitus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linda Lundin</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habituation models: Can tinnitus be compared to an external sound?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven A. Carlsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8024,77 +8024,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological Models of Tinnitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hobeika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilana Cima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8158,64 +8158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aftermath of Silencing the Trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jarmila Mildorf; Elisabeth Punzi; Christoph Singer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrative and mental health : reimagining theory and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University Press, pp.86-103, 2023, Explorations in narrative psychology, 9780197620540 (Print) ; 9780197620571 (Online). </w:t>
@@ -8253,51 +8253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que dire à un patient qui souffre d’acouphènes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Nicolas-Puel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acouphènes 2020, Recherche, Clinique, Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amplifon, 2020, Les monographies Amplifon, n° 68, 978-2-917390-28-3</w:t>
@@ -8326,51 +8326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corporel, enjeux d'une pratique clinique. Réflexion autour de la sensorialité du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Corps défaillants. Du corps malade, usé, déformé au corps honteux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Imago, pp.180-192, 2018, 978-284952-949-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8395,64 +8395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction to tinnitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard S. Tyler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Consumer Handbook on Tinnitus [second edition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Auricle Ink Pub, 2016, 098257858X</w:t>
@@ -8481,64 +8481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habituation theories in current models of chronic tinnitus: evidence and criticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Carlsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8580,51 +8580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence d'une agression et témoignage sur la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chauvaud F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dynamique de la violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.197-204, 2010</w:t>
@@ -8653,51 +8653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjectivation du handicap de l'acouphène sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Korff-Sausse S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie psychique des personnes handicapées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.161-172, 2009</w:t>
@@ -8758,51 +8758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8901,51 +8901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie médico-chirurgicale. Cosmétologie et Dermatologie esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.50-265-B-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9002,51 +9002,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage psychanalytique. Le langage du rêve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauzia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9167,51 +9167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EE457FA"/>
+    <w:nsid w:val="4813FB5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9398,51 +9398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dauman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1967-8909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165624876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295019390" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399669101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Erlandsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Londero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fagelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109452" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Glabasnia Linck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Smith" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pryce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Burns O&#8217;connell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Hussain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2025.2548849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1141903" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Burns-O&#8217;connell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Hornborg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sorbring" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.966900" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dauman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AUD.0000000000000946" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Inga-Maj Erlandsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lundin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2018.1564520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00272" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.193.0039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erlandsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lundlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00106-014-2978-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pienkowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tyler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveling Rojas Roncancio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Jin Jun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brozoski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_AJA-13-0037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCZL6Z79-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_AJA-14-0010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engelhardt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.05.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTBNFRLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.07.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201438102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5N6HSFMS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/qhw.v8i0.23530" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/qhw.v7i0.19540" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.082.0317" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.077.0137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Moati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509561v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bizaguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508077v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chii-Yuan Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510370v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508126v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510398v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510400v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510418v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510414v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508137v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bohlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508142v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Carlsson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A. Carlsson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hobeika" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilana Cima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mckenna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35647-6_21" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197620540.003.0006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S02461072(17)75142-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berjot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635341v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tauzia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dauman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1967-8909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165624876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295019390" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399669101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pryce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Burns O&#8217;connell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Hussain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2025.2548849" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Glabasnia Linck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109204" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Erlandsson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Londero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fagelson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Burns-O&#8217;connell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981776" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1141903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Hornborg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sorbring" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.966900" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dauman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AUD.0000000000000946" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Inga-Maj Erlandsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lundin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2018.1564520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.193.0039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erlandsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lundlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00106-014-2978-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.07.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tyler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pienkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveling Rojas Roncancio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Jin Jun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brozoski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_AJA-14-0010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engelhardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arn&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.05.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTBNFRLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCZL6Z79-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201438102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5N6HSFMS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_AJA-13-0037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/qhw.v8i0.23530" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/qhw.v7i0.19540" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.082.0317" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.077.0137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Moati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bizaguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509674v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508077v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chii-Yuan Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510370v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510396v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508126v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508276v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bohlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508142v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Carlsson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A. Carlsson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hobeika" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilana Cima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mckenna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35647-6_21" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197620540.003.0006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S02461072(17)75142-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berjot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635341v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tauzia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>