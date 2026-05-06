--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -372,2594 +372,2594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perspectives on self-management of noise intrusion in daily living with hyperacusis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Londero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fagelson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 468, pp.109452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2025.109452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tinnitus, lucid dreaming and awakening. An online survey and theoretical implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Glabasnia Linck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 458, pp.109204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2025.109204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception du temps des sujets souffrant d’acouphène invalidant : un levier d’action pour la prise en charge audioprothétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'audition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (5), pp.36-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the burden of tinnitus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Burns-O’connell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.981776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a psychological framework on time perception in patients with chronic tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1141903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1141903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprend la perception du temps sur l’acceptation des acouphènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de France acouphènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception des acouphènes et celle du temps sont-elles les deux faces d’une même pièce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de France acouphènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les patients souffrant d’hyperacousie sont-ils des équilibristes du son ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de France acouphènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118, pp.15-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is ADHD a way of conceptualizing long-term emotional stress and social disadvantage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Cadix</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Hornborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Glabasnia Linck</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sorbring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Congedo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.966900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Empowerment Model for Individuals with Chronic Tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ear &amp; Hearing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (2), pp.425-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/AUD.0000000000000946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Experience of Tinnitus and Its Interaction With Unique Life Histories—Life Events, Trauma and Inner Resources Narrated by Patients With Tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Inga-Maj Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberating parents from guilt: a grounded theory study of parents’ internet communities for the recognition of ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.1564520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17482631.2018.1564520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Tinnitus-Induced Disablement by Persistent Frustration in Aging Individuals: A Grounded Theory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2017.00272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des acouphènes et sémiotique de l’écoute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 193 (3), pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla.193.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acouphène : écouter les patients. Comment les aider à reléguer le symptôme au second plan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (970), pp.778-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intra-individual variability in tinnitus patients: currents thoughts and perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lundlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (4), pp.302-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00106-014-2978-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review of Hyperacusis and Future Directions: Part II. Measurement, Mechanisms, and Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveling Rojas Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyung Jin Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Brozoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2025.109204⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.420-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2014_AJA-13-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Perspectives on self-management of noise intrusion in daily living with hyperacusis</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignements de l’approche organo-dynamique de l’acouphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habituation à l’acouphène : les fondements épistémologiques de l’approche cognitivo-comportementale en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.469-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review of Hyperacusis and Future Directions: Part I. Definitions and Manifestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveling Rojas Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyung Jin Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Brozoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.402-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2014_AJA-14-0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Chronic Cortical Stimulation on Chronic Severe Tinnitus: A Prospective Randomized Double-blind Cross-over Trial and Long-term Follow Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (5), pp.694-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2014.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clinique du bourdonnement de J.M.G. Itard et sa généalogie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.102-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/201438102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categorization of tinnitus in view of history and medical discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.23530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/qhw.v8i0.23530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut-on dire sur l’acouphène ? Paroles de patients, écrits de chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de France acouphènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning from tinnitus patients' narratives—A case study in the psychodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.19540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/qhw.v7i0.19540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie de l'acouphène : histoire d'une controverse scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2025.109452⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 82 (2), pp.317-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.082.0317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...2211 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victimes de violences : parcours juridique et clinique des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2998,4226 +2998,4364 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épuisement corporel, une occasion de reprise par le sujet de ses liens de dépendance originaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres des frontières du corps [Séminaire de l'axe 2 de recherche de la MSHS de Poitiers]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences Humaines et Sociales (MSHS de Poitiers), Jan 2026, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soundrelax : démo et étude quantitative et qualitative sur vétérans canadiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e colloque de l'AFREPA : Les acouphènes en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA); Pôle Recherche de la Faculté de Médecine de Lille, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empire des sons et l'effroi de l'audition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Corps, Subjectivité, Médecine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO Angers (UR RPPsy - 15297), Oct 2025, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous enseignent les recherches qualitatives sur la souffrance et la résilience des patients porteurs d'acouphènes ? Une rétrospective de ces 15 dernières années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence publique organisée par Acouphènes Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acouphènes Québec, Oct 2025, Québec (en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle originalité la psychothérapie garde-t-elle (encore) depuis la diffusion des IA génératives dans le domaine du soin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres des frontières du corps [Séminaire de l'axe 2 de recherche de la MSHS de Poitiers]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences Humaines et Sociales de Poitiers (MSHS de Poitiers), Apr 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can we define cognitive and behavioral changes in time perception in patients who have accepted tinnitus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th World Congress of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Audiologie, Société Française d'Otorhinolaryngologie, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et singularité : une subjectivité est-elle possible sans un corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude exploratoire RPpsy : Psychopathologie du sujet contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest (UCO), Nov 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05425874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémantique et acouphènes : pourquoi le choix des mots est-il important ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Moati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion de Printemps de l’AFREPA (Association Francophone des Equipes Pluridisciplinaire en Acouphénologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Audition (Institut Pasteur/INSERM), Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session Tinnitus and hyperacusis: cognitive approaches (chairs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th World Congress of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'audiologie et; Société française d'otorhinolaryngologie, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités de la psychothérapie dans la prise en charge pluridisciplinaire des patients acouphéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Moati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th World Congress of Audiology (WCA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Audiologie; Société Française d'Otorhinolaryngologie, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d'étude l'audition au coeur de la subjectivité, une approche pluridisciplinaire de l'événement sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : L'audition au coeur de la subjectivité, une approche pluridisciplinaire de l'événement sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Dauman, Apr 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05429082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que puis-je entendre de l’acouphène, silence assourdissant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : L'audition au coeur de la subjectivité, une approche pluridisciplinaire de l'événement sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Dauman, Apr 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05429078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprend la perception du temps sur l’acceptation des acouphènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque AFREPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Equipes Pluridisciplinaires en Acouphénologie, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narratives of family bonds in children diagnosed with ADHD in the French-spoken literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child and Youth Studies Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department for Social and Behavioral Studies, University West, Feb 2023, Trollhättan, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le son ne fait pas sens : counselling de l’audioprothésiste auprès du patient et de son entourage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème Enseignement Post-Universitaire en Audioprothèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANT Congrès et Sociétés Savantes, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le son ne fait pas sens : counseling de l’audioprothésiste auprès du patient et de son entourage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bizaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e Enseignement Post-Universitaire en Audioprothèse : « Du son au sens : le rôle clé de l’audioprothésiste »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National d'Audioprothèse (CNA), Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience vécue de l’acouphène : des témoignages individuels à un modèle scientifique de tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée étudiante en audiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Jan 2022, Montréal (Québec) (en visio), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés pour une approche psychologique de l’acouphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Moati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud J Noreña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque AFREPA (AFREPA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA), Sep 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retentissement corporel du bruit dans l’existence de patients souffrant de misophonie et d’hyperacousie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Nationale de l’Audition du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audition Québec, May 2022, Québec (en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité de l’acouphène dans un contexte d’hyperacousie chronique : approche qualitative de l’expérience des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque AFREPA (AFREPA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA), Sep 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of qualitative research in France. Invited panel: Creating bridges between European qualitative researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Conference of the Association of European Qualitative Researchers in Psychology (EQUIP): Creating Bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EQUIP, Aristotle University of Thessaloniki, Jun 2021, Thessaloniki (online), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte auditive et troubles de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire B2V des Mémoires, Sep 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium: Making sense of chronic health condition [chair]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Conference of the Association of European Qualitative Researchers in Psychology (EQUIP): Creating Bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EQUIP, Aristotle University of Thessaloniki, Jun 2021, Thessaloniki (online), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowering patients’ approach to chronic tinnitus – a grounded theory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauman</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences Humaines et Sociales (MSHS de Poitiers), Jan 2026, Poitiers, France</w:t>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Conference of the Association of European Qualitative Researchers in Psychology (EQUIP): Creating Bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of European Qualitative Researchers in Psychology (EQUIP); Aristotle University of Thessaloniki, Jun 2021, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of frustration in tinnitus suffering and improved tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th TRI Conference, A Renaissance: Novel Concepts in Tinnitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium: Psychological view of tinnitus [chairs]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chii-Yuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th TRI Conference, A Renaissance: Novel Concepts in Tinnitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using qualitative data analysis with patients in audiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th TRI Conference, A Renaissance: Novel Concepts in Tinnitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulating individual frustration: a new approach to tinnitus management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Tinnitus Research Initiative Conference, Disruptive Innovations in Tinnitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Regensburg, Mar 2018, Regensburg (Universität Regensburg), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue du psychologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e colloque AFREPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Equipes Pluridisciplinaires en Acouphénologie (AFREPA), Sep 2018, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte de la frustration dans les récits de patients souffrant d’acouphènes – une illustration de la théorie ancrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratives of Suffering and Recovery. How Qualitative Studies and Literature Enrich Contemporary Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RPPsy-CAPS (UR 15297), Apr 2018, Poiters, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques cliniques pour une écologie sonore à partir de la pathologie auditive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Mémoire du CeReS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Sémiotiques (CeReS), Université de Limoges, Oct 2018, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The recognition of narratives by contemporary psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratives of Suffering and Recovery. How Qualitative Studies and Literature Enrich Contemporary Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RPPsy-CAPS (UR 15297), Apr 2018, Poiters, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qualitative approach to tinnitus patients’ point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFOS Paris 2017 - ENT World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Oto-Rhino-Laryngological Societies, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The aftermaths of silencing the trauma – a narrative case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauman</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences Humaines et Sociales de Poitiers (MSHS de Poitiers), Apr 2025, Poitiers, France</w:t>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinary and international conference : Narratives and Mental Health Fragmentations. Disruptions and Silences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Paderborn, Dec 2017, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fournier</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients’ narratives of hyperacusis-induced disablement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFOS Paris 2017 - ENT World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Oto-Rhino-Laryngological Societies (IFOS), Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dumet : Le désir de guérir du soignant : quels coûts psychiques ? (discutant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Corps et cancer. Le prix de la guérison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clinique de l’Acte et PsychoSexualité [Composante Poitiers de RPpsy] (RPPsy-CAPS), Nov 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is silence the fulfillment of our desire? Clinical thoughts on noise and frustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinary and international conference : Narratives and Mental Health Fragmentations. Disruptions and Silences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Paderborn, Dec 2017, Paderborn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waiting for silence: the narratives of tinnitus sufferers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA); Pôle Recherche de la Faculté de Médecine de Lille, Jun 2025, Lille, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waiting as Cultural Practice, Interdisciplinary conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Paderborn, May 2016, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCO Angers (UR RPPsy - 15297), Oct 2025, Angers, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle identité peut-on se reconnaître quand on naît ni sourd, ni aveugle ? Récits autobiographiques de sujets malvoyants et malentendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Colloque du SIICLHA (Séminaire International Inter-universitaire sur la Clinique du Handicap)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de l'Ouest (UCO), Nov 2024, Angers, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corporel : enjeux d’un concept. À partir d’une clinique du sonore – hyperacousie, acouphène, perte auditive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international CRIHAM-CAPS Corps défaillants : Vivre et imaginer le corporel. Histoire et actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS, Université de Poitiers, Sep 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'audiologie et; Société française d'otorhinolaryngologie, Sep 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement des acouphènes : traiter le son par le sens du son ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Le son dans la vie. Observations, pratiques et expérimentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Sémiotiques (CeRes), Université de Limoges, Apr 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Audition (Institut Pasteur/INSERM), Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can tinnitus still be defined as a sound?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Workshop Clermont-Audiology: From inner ear to brain, revealing hidden dysfunctions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Biophysique Neurosensorielle, UMR INSERM 1107, May 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Audiologie; Société Française d'Otorhinolaryngologie, Sep 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing intra-individual variability in tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt-Universität, May 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Dauman, Apr 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acouphène, entre évidence et évocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Colloque AFREPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Equipes Pluridisciplinaires en Acouphénologie (AFREPA); Université Paris Diderot, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Dauman, Apr 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The linguistic structure of tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sahlgrenska University Hospital, Sep 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Audiologie, Société Française d'Otorhinolaryngologie, Sep 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception de l’acouphène et son étude scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : La perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale Cognition, Comportement, Langages, MSHS, Université de Poitiers, Feb 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Department for Social and Behavioral Studies, University West, Feb 2023, Trollhättan, Sweden</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de l’acouphène et ses enjeux cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque AFREPA (Association Francophone des Equipes Pluridisciplinaires en Acouphénologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Nov 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ANT Congrès et Sociétés Savantes, Nov 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical view on the Habituation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological One-day Conference on Tinnitus and Patients’ Suffering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sahlgrenska University Hospital, May 2012, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Collège National d'Audioprothèse (CNA), Nov 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning from tinnitus patients – a psychodynamic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological One-day Conference on Tinnitus and Patients’ Suffering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sahlgrenska University Hospital, May 2012, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des Equipes Pluridisciplinaires en Acouphénologie, Sep 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinary approach for diagnosis and treatment: learning more through different points of view [round table]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal de Santa Catarina, Mar 2011, Florianópolis (Online), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA), Sep 2022, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes du clinicien comme résistance au transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Journée doctorale du Séminaire Inter-Universitaire Européen d’Enseignement et de Recherche en Psychopathologie et Psychanalyse (SIUEERPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 8, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des Équipes Pluridisciplinaires en Acouphénologie (AFREPA), Sep 2022, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écouter la personne avec acouphènes : une approche psychodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Institut Raymond-Dewar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interdisciplinaire en réadaptation du Montréal métropolitain (CRIR), Aug 2011, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, Jan 2022, Montréal (Québec) (en visio), Canada</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some thoughts on the cognitive and behavioral management of tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal de Santa Catarina, Mar 2011, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EQUIP, Aristotle University of Thessaloniki, Jun 2021, Thessaloniki (online), Greece</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie comportementale de l'acouphène : un symptôme du lien social en audiologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Economie psychique et changement social "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire B2V des Mémoires, Sep 2021, Tours, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acouphènes : recrutement et sélection des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Journée Stimulation corticale en Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Le Pian Medoc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EQUIP, Aristotle University of Thessaloniki, Jun 2021, Thessaloniki (online), Greece</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des victimes d’agression témoignent de leur expérience de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’Homme au cœur des dynamiques sociales, territoriales et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS, Université de Poitiers, Oct 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Association of European Qualitative Researchers in Psychology (EQUIP); Aristotle University of Thessaloniki, Jun 2021, Thessalokini, Greece</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimes de violences et médiation pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque National et International Junior en Psychopathologie (CNIJP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de psychopathologie sur l’acouphène sévère et invalidant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Séminaire International Inter-universitaire sur la Clinique du Handicap (SIICLHA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Sep 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique d’un sujet accidenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Logique de l’acte et modalité d’intervention : le motivé et l’immotivé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Nov 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tinnitus Research Initiative (TRI), May 2019, Taipei, Taiwan</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche clinique et démarche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Journée doctorale du Séminaire Inter-Universitaire Européen d’Enseignement et de Recherche en Psychopathologie et Psychanalyse (SIUEERPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Dec 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...2302 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7227,780 +7365,780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic tinnitus and the time paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Londero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Tinnitus Research Initiative Conference, Engineering the future of tinnitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the burden of tinnitus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Burns-O’connell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Annual Conference of the British Academy of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Manchester, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescents et jeunes adultes – AJA – atteints de cancer : représentations et quête de sens chez le patient et ses parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ligue Nationale contre le cancer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes &amp; Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. Ligue Nationale contre le cancer, p.22, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The experience of tinnitus and its interaction with unique life histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Helen Pryce</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The state and art of tinnitus research from a critical discourse perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bohlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The construction of meaning through psychotherapy – a tinnitus case story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habituation models: Can classical conditioning be applied to tinnitus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Manchester, United Kingdom. </w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habituation models: Can tinnitus be compared to an external sound?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France. Ligue Nationale contre le cancer, p.22, 2020</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven A. Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Tinnitus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...461 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8010,731 +8148,731 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological Models of Tinnitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Hobeika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Hobeika</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilana Cima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textbook of Tinnitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.251-267, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35647-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Aftermath of Silencing the Trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rilana Cima</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jarmila Mildorf; Elisabeth Punzi; Christoph Singer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrative and mental health : reimagining theory and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University Press, pp.86-103, 2023, Explorations in narrative psychology, 9780197620540 (Print) ; 9780197620571 (Online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780197620540.003.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que dire à un patient qui souffre d’acouphènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Nicolas-Puel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acouphènes 2020, Recherche, Clinique, Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amplifon, 2020, Les monographies Amplifon, n° 68, 978-2-917390-28-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corporel, enjeux d'une pratique clinique. Réflexion autour de la sensorialité du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Corps défaillants. Du corps malade, usé, déformé au corps honteux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Imago, pp.180-192, 2018, 978-284952-949-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaction to tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard S. Tyler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Consumer Handbook on Tinnitus [second edition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Auricle Ink Pub, 2016, 098257858X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habituation theories in current models of chronic tinnitus: evidence and criticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soly Erlandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buskirk A. (Ed). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habituation: Theories, Characteristics and Biological Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers, 2013, 978-1-62808-831-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Amplifon, 2020, Les monographies Amplifon, n° 68, 978-2-917390-28-3</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence d'une agression et témoignage sur la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chauvaud F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dynamique de la violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.197-204, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions Imago, pp.180-192, 2018, 978-284952-949-2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjectivation du handicap de l'acouphène sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Korff-Sausse S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie psychique des personnes handicapées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.161-172, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...330 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8744,241 +8882,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Senon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie médico-chirurgicale. Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.37-031-B-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S02461072(17)75142-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S02461072(17)75142-5⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05507160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche psychologique et motivation des personnes consultant en dermatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie médico-chirurgicale. Cosmétologie et Dermatologie esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.50-265-B-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8988,118 +9126,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage psychanalytique. Le langage du rêve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauzia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9167,51 +9305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4813FB5E"/>
+    <w:nsid w:val="7E919113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9398,51 +9536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dauman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1967-8909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165624876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295019390" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399669101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pryce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Burns O&#8217;connell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Hussain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2025.2548849" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Glabasnia Linck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109204" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Erlandsson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Londero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fagelson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Burns-O&#8217;connell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981776" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1141903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Hornborg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sorbring" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.966900" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dauman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AUD.0000000000000946" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Inga-Maj Erlandsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lundin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2018.1564520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.193.0039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erlandsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lundlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00106-014-2978-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.07.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tyler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pienkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveling Rojas Roncancio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Jin Jun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brozoski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_AJA-14-0010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engelhardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arn&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.05.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTBNFRLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCZL6Z79-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201438102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5N6HSFMS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_AJA-13-0037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/qhw.v8i0.23530" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/qhw.v7i0.19540" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.082.0317" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.077.0137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Moati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bizaguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509674v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508077v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chii-Yuan Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510370v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510396v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508126v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508276v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bohlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508142v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Carlsson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A. Carlsson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hobeika" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilana Cima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mckenna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35647-6_21" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197620540.003.0006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S02461072(17)75142-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berjot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635341v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tauzia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dauman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1967-8909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165624876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295019390" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399669101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pryce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Burns O&#8217;connell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Hussain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2025.2548849" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Erlandsson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Londero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fagelson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109452" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015415v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Glabasnia Linck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Burns-O&#8217;connell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981776" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1141903" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Hornborg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sorbring" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.966900" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dauman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AUD.0000000000000946" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soly Inga-Maj Erlandsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lundin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2018.1564520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00272" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.193.0039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erlandsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lundlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00106-014-2978-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pienkowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tyler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveling Rojas Roncancio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Jin Jun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brozoski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_AJA-13-0037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.07.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCZL6Z79-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_AJA-14-0010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engelhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arn&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.05.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTBNFRLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201438102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5N6HSFMS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/qhw.v8i0.23530" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/qhw.v7i0.19540" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.082.0317" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.077.0137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508027v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Moati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bizaguet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509674v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509659v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chii-Yuan Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510370v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508123v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510389v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510383v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508129v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510398v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510400v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508131v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510403v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510418v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635135v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508266v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508276v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508075v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508137v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bohlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Carlsson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A. Carlsson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994699v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hobeika" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilana Cima" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mckenna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35647-6_21" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854105v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197620540.003.0006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508302v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507160v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S02461072(17)75142-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berjot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tauzia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>