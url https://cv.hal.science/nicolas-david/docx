--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -502,563 +502,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatically Corrected Multicolor Multiphoton Microscopy</w:t>
+                <w:t xml:space="preserve">Collective cell migration due to guidance-by-followers is robust to multiple stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Blanc</w:t>
+                <w:t xml:space="preserve">Robert Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Kaddour</w:t>
+                <w:t xml:space="preserve">Diego Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jörn Starruß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas B David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01104⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.1163583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fams.2023.1163583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299952v1</w:t>
+                <w:t xml:space="preserve">hal-04196804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiniBAR/GARRE1 is a dual Rac and Rab effector required for ciliogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Serres</w:t>
+                <w:t xml:space="preserve">Ronan Shaughnessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Shaughnessy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Escot</w:t>
+                <w:t xml:space="preserve">Hussein Hammich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.devcel.2023.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04287562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free imaging of red blood cells and oxygenation with color third-order sum-frequency generation microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Ferrer Ortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Ferrer Ortas</w:t>
+                <w:t xml:space="preserve">Pierre Mahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mahou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chiara Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light: Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41377-022-01064-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective cell migration due to guidance-by-followers is robust to multiple stimuli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatically Corrected Multicolor Multiphoton Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Boutillon</w:t>
+                <w:t xml:space="preserve">Gabriel Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Jahn</w:t>
+                <w:t xml:space="preserve">Willy Supatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörn Starruß</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B David</w:t>
+                <w:t xml:space="preserve">Jean Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.1163583. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fams.2023.1163583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196804v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live 3D imaging and mapping of shear stresses within tissues using incompressible elastic beads</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián González-Tirado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2690,325 +2690,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of cell migration in the fish lateral line: role of the chemokine receptor CXCR4 and of its ligand, SDF1.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B David</w:t>
+                <w:t xml:space="preserve">Requirement for endoderm and FGF3 in ventral head skeleton formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Sapède</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Saint-Etienne</w:t>
+                <w:t xml:space="preserve">Michael Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Thisse</w:t>
+                <w:t xml:space="preserve">Thomas F Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Thisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric M. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260357v1</w:t>
+                <w:t xml:space="preserve">hal-02362126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirement for endoderm and FGF3 in ventral head skeleton formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B. David</w:t>
+                <w:t xml:space="preserve">Molecular basis of cell migration in the fish lateral line: role of the chemokine receptor CXCR4 and of its ligand, SDF1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Sapède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Tsang</w:t>
+                <w:t xml:space="preserve">Christine Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas F Schilling</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (25), pp.16297-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.252339399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362126v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell autonomous commitment to an endodermal fate and behaviour by activation of Nodal signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3305,103 +3305,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiniBAR/KIAA0355 is a dual Rac and Rab effector required for ciliogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Shaughnessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Escot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Shaughnessy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Escot</w:t>
+                <w:t xml:space="preserve">Hussein Hammich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3828,51 +3828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285369v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Escot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassanein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres-Paz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mellottee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.28.526006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I Fokin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John James" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Courtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde C.N. Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Nicolau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kaddour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Livet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04287562v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Shaughnessy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuvelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.09.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ferrer Ortas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stringari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-01064-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#252;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jahn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Starru&#223;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1163583" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808527v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souchaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.199765" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388812v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gonz&#225;lez-Tirado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03303266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62815" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01760627v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708116114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Giger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien G Dumortier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53792" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118474" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Theveneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorelik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa-Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12611" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumortier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205870109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;galen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Johnston" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Prehoda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.10.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghislain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Becker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.01.028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segalen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanns Bellaiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006223243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rosenfeld" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schweisguth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1319" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-P134M83Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazu Aoki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Minchiotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dickmeis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Sap&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252339399" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362126v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tsang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Schilling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Rosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7701-7_16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812565761_0012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04288644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03823496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Polesskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285369v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Escot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassanein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres-Paz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mellottee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.28.526006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I Fokin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John James" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Courtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde C.N. Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Nicolau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jahn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Starru&#223;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1163583" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04287562v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Shaughnessy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuvelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.09.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ferrer Ortas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stringari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-01064-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kaddour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Livet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808527v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souchaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.199765" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388812v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gonz&#225;lez-Tirado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03303266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62815" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01760627v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708116114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Giger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien G Dumortier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53792" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118474" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Theveneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorelik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa-Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12611" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumortier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205870109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;galen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Johnston" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Prehoda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.10.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghislain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Becker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.01.028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segalen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanns Bellaiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006223243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rosenfeld" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schweisguth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1319" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-P134M83Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazu Aoki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Minchiotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dickmeis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tsang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Schilling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Rosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Sap&#232;de" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252339399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7701-7_16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812565761_0012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04288644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03823496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Polesskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>