--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -502,563 +502,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective cell migration due to guidance-by-followers is robust to multiple stimuli</w:t>
+                <w:t xml:space="preserve">MiniBAR/GARRE1 is a dual Rac and Rab effector required for ciliogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Boutillon</w:t>
+                <w:t xml:space="preserve">Murielle Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Jahn</w:t>
+                <w:t xml:space="preserve">Ronan Shaughnessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörn Starruß</w:t>
+                <w:t xml:space="preserve">Hussein Hammich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B David</w:t>
+                <w:t xml:space="preserve">Frédérique Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.1163583. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fams.2023.1163583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2023.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196804v1</w:t>
+                <w:t xml:space="preserve">pasteur-04287562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiniBAR/GARRE1 is a dual Rac and Rab effector required for ciliogenesis</w:t>
+                <w:t xml:space="preserve">Label-free imaging of red blood cells and oxygenation with color third-order sum-frequency generation microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Serres</w:t>
+                <w:t xml:space="preserve">Júlia Ferrer Ortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Shaughnessy</w:t>
+                <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hammich</w:t>
+                <w:t xml:space="preserve">Chiara Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Cuvelier</w:t>
+                <w:t xml:space="preserve">Nicolas B David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2023.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-022-01064-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04287562v2</w:t>
+                <w:t xml:space="preserve">hal-03959661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free imaging of red blood cells and oxygenation with color third-order sum-frequency generation microscopy</w:t>
+                <w:t xml:space="preserve">Chromatically Corrected Multicolor Multiphoton Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Ferrer Ortas</w:t>
+                <w:t xml:space="preserve">Hugo Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mahou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Escot</w:t>
+                <w:t xml:space="preserve">Gabriel Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Stringari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B David</w:t>
+                <w:t xml:space="preserve">Willy Supatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-022-01064-4⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959661v1</w:t>
+                <w:t xml:space="preserve">hal-04299952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatically Corrected Multicolor Multiphoton Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective cell migration due to guidance-by-followers is robust to multiple stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Kaddour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Robert Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Starruß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.1163583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fams.2023.1163583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299952v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live 3D imaging and mapping of shear stresses within tissues using incompressible elastic beads</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián González-Tirado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of cell migration in the fish lateral line: role of the chemokine receptor CXCR4 and of its ligand, SDF1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Sapède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,103 +3305,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiniBAR/KIAA0355 is a dual Rac and Rab effector required for ciliogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Shaughnessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hammich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3828,51 +3828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285369v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Escot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassanein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres-Paz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mellottee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.28.526006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I Fokin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John James" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Courtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde C.N. Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Nicolau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jahn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Starru&#223;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1163583" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04287562v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Shaughnessy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuvelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.09.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ferrer Ortas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stringari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-01064-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kaddour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Livet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808527v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souchaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.199765" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388812v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gonz&#225;lez-Tirado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03303266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62815" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01760627v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708116114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Giger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien G Dumortier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53792" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118474" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Theveneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorelik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa-Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12611" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumortier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205870109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;galen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Johnston" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Prehoda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.10.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghislain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Becker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.01.028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segalen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanns Bellaiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006223243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rosenfeld" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schweisguth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1319" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-P134M83Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazu Aoki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Minchiotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dickmeis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tsang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Schilling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Rosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Sap&#232;de" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252339399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7701-7_16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812565761_0012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04288644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03823496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Polesskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285369v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Escot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassanein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres-Paz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mellottee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.28.526006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I Fokin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John James" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Courtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.261332" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde C.N. Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Nicolau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jardine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04287562v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Shaughnessy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuvelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.09.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ferrer Ortas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stringari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-01064-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kaddour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Livet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#252;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jahn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Starru&#223;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1163583" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808527v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souchaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.199765" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388812v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gonz&#225;lez-Tirado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03303266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62815" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01760627v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708116114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Giger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien G Dumortier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53792" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118474" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Theveneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorelik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa-Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12611" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumortier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205870109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;galen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Johnston" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Prehoda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.10.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghislain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Becker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.01.028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segalen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanns Bellaiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006223243" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rosenfeld" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schweisguth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1319" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-P134M83Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazu Aoki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Minchiotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dickmeis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tsang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F Schilling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Rosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Sap&#232;de" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252339399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7701-7_16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812565761_0012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04288644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03823496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Polesskaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>