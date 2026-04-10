--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -7047,51 +7047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="675CFD8D"/>
+    <w:nsid w:val="BD9023C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>