--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -607,325 +607,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03250187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Cryptophane-223-Type Derivatives with Dual Functionalization</w:t>
+                <w:t xml:space="preserve">Phosphahelicenes: from chiroptical and photophysical properties to OLED applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+                <w:t xml:space="preserve">Keihann Yavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wylliam Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Berthault</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Reynaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Aillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01093⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (20), pp.5303-5310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201806140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859111v1</w:t>
+                <w:t xml:space="preserve">hal-02010723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphahelicenes: from chiroptical and photophysical properties to OLED applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Cryptophane-223-Type Derivatives with Dual Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Aillard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Léonce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (20), pp.5303-5310. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (14), pp.9127-9137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201806140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010723v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical study of cryptophanes subjected to self‐encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1028,51 +1028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical properties of 2,2’-bioxirane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Complexation of Chiral Oxirane Derivatives by an Enantiopure Cryptophane in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1288,64 +1288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Léonce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1542,51 +1542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Intramolecular Catalytic Enantioselective Alkylation of Oxazolidinone Bromoalkanoate Imides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey St Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward reactant encapsulation for substrate-selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,553 +1928,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Reactivity of Highly Nucleophilic Pyridines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">DMAP-[2.2]paracyclophane: Observation of an Unusual C-C Insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Berionni</w:t>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Mayr</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (10), pp.1980-1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201001623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol1029589⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103682v1</w:t>
+                <w:t xml:space="preserve">hal-02103677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Rates of Ring-Opening of Aziridinium and Azetidinium Ions: A Dramatic Ring Size Effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Increasing the Reactivity of Nitrogen Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (46), pp.12852-12871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol200348k⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103671v1</w:t>
+                <w:t xml:space="preserve">hal-02103667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Reactivity of Nitrogen Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas De rycke</w:t>
+                <w:t xml:space="preserve">Synthesis and Reactivity of Highly Nucleophilic Pyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berionni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201101755⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.530-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol1029589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103667v1</w:t>
+                <w:t xml:space="preserve">hal-02103682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMAP-[2.2]paracyclophane: Observation of an Unusual C-C Insertion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Assessing the Rates of Ring-Opening of Aziridinium and Azetidinium Ions: A Dramatic Ring Size Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (7), pp.1836-1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol200348k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201001623⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02103677v1</w:t>
+                <w:t xml:space="preserve">hal-02103671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of hexasubstituted azacryptands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Cryptophane-[223] Type Derivatives with Dual Functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,342 +3426,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cryptophane Platforms for Xenon Based MRI for Calcium Detection in Biological Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Water Soluble Xenon@Cryptophane Biosensor for Calcium Detection in Biological Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD and Master Day ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LCH ENS Lyon, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">"SECO 55" Semaine d'Etudes en Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lacanau (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335856v1</w:t>
+                <w:t xml:space="preserve">hal-05335854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical Properties of Cryptophane Derivatives Performing Self-Encapsulation Phenomenon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">New Cryptophane Platforms for Xenon Based MRI for Calcium Detection in Biological Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"JACC" Les Journées André Collet de la Chiralité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">PhD and Master Day ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCH ENS Lyon, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335857v1</w:t>
+                <w:t xml:space="preserve">hal-05335856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Soluble Xenon@Cryptophane Biosensor for Calcium Detection in Biological Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Chiroptical Properties of Cryptophane Derivatives Performing Self-Encapsulation Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"SECO 55" Semaine d'Etudes en Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lacanau (FR), France</w:t>
+              <w:t xml:space="preserve">"JACC" Les Journées André Collet de la Chiralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335854v1</w:t>
+                <w:t xml:space="preserve">hal-05335857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Highly Nucleophilic pyridines and Characterization of Chiral π-conjugated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire au laboratoire de chimie de l’ENS-Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3786,51 +3786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation de monomères et polymères chiraux π-conjugués à base d’hélicène-éthynyl-phosphole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3881,51 +3881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of highly nucleophilic pyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire au laboratoire de chimie l'ISCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3950,77 +3950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et Réactivité de pyridines hautement nucléophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Semaine d’Etudes de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Agdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4045,77 +4045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et Réactivité de pyridines hautement nucléophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Semaine d’Etudes de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Agdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4140,64 +4140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des vitesses d’ouverture de cycle des ions aziridinium et azetidinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,94 +4205,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395592v1</w:t>
+                <w:t xml:space="preserve">hal-02103618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des vitesses d’ouverture de cycle des ions aziridinium et azetidinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4300,51 +4300,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103618v1</w:t>
+                <w:t xml:space="preserve">hal-04395592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4356,385 +4356,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailor-made cavitands: stitching porphyrins to calix[4]resorcinarenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic Strategy for the Preparation of a Tribenzotriquinacene Containing Small Cryptophane by Irreversible Bond Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Supramoléculaire - SCF supra 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085373v1</w:t>
+                <w:t xml:space="preserve">hal-05085333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mad hatter: capping calix[4]resorcinareneswith porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kajetan Pierre Casanova Bijouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 2025 Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Strategy for the Preparation of a Tribenzotriquinacene Containing Small Cryptophane by Irreversible Bond Formation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tailor-made cavitands: stitching porphyrins to calix[4]resorcinarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Pierre Casanova Bijouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Supramoléculaire - SCF supra 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085333v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gotta catch Thallium : New Amphoteric Nitrogen-Containing Cryptophanes for Trapping Toxic Tl(I) Ions</w:t>
               </w:r>
@@ -4809,325 +4809,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, chiral resolution and characterization of a new tribenzotriquinacene-based molecular cage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developement of synthetic pathways for new nitrogen-containing cryptophanes for toxic cation encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710059v1</w:t>
+                <w:t xml:space="preserve">hal-04710362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developement of synthetic pathways for new nitrogen-containing cryptophanes for toxic cation encapsulation</w:t>
+                <w:t xml:space="preserve">Gram-scale synthesis of a nitrogen-containing cryptophane for cation encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">PhD Day 2024, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710362v1</w:t>
+                <w:t xml:space="preserve">hal-04710352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-scale synthesis of a nitrogen-containing cryptophane for cation encapsulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Perlot</w:t>
+                <w:t xml:space="preserve">Synthesis, chiral resolution and characterization of a new tribenzotriquinacene-based molecular cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Day 2024, ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710352v1</w:t>
+                <w:t xml:space="preserve">hal-04710059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new cryptophane analogs: Synthesis and encapsulation properties of an amphoteric azacryptophane</w:t>
               </w:r>
@@ -5303,51 +5303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical Study of Cryptophanes Subjected to Self-Encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5398,51 +5398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dually Functionalized Cryptophane-[223] for 129Xe Biosensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,51 +5493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Recognition of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5614,64 +5614,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocamic Acid Functionalized Cryptophane for Xe-based Biosensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supr@Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5690,571 +5690,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a New Cryptophane Platform for Xenonbased Sensing Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiroptical Properties of 2,2’-Bisoxirane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD and Master Day, ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335862v1</w:t>
+                <w:t xml:space="preserve">hal-02103496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective complexation of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a New Cryptophane Platform for Xenonbased Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">PhD and Master Day, ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103500v1</w:t>
+                <w:t xml:space="preserve">hal-05335862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Recognition of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enantioselective complexation of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy - CD2017</w:t>
+              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103325v1</w:t>
+                <w:t xml:space="preserve">hal-02103500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Cryptophane Platform for Xenon-based Sensing Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
+                <w:t xml:space="preserve">Enantioselective Recognition of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France section Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy - CD2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335864v1</w:t>
+                <w:t xml:space="preserve">hal-02103325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical Properties of 2,2’-Bisoxirane.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Cryptophane Platform for Xenon-based Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France section Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103496v1</w:t>
+                <w:t xml:space="preserve">hal-05335864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization Of New Chiral π-Conjugated Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,51 +6305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Magnesium (II) Mediated Intramolecular Catalytic Asymmetric Alkylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gleason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6387,51 +6387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of highly nucleophilic and of chiral DMAP derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,362 +6482,362 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse efficace de Pyridines Hautement Nucléophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">8ème Rencontres de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103549v1</w:t>
+                <w:t xml:space="preserve">hal-04395585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse efficace de Pyridines Hautement Nucléophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Rencontres de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103570v1</w:t>
+                <w:t xml:space="preserve">hal-02103549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse efficace de Pyridines Hautement Nucléophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Rencontres de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395585v1</w:t>
+                <w:t xml:space="preserve">hal-02103570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et Evaluation de cages tripodales à activité organocatalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontres de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6862,77 +6862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et Evaluation de cages tripodales à activité organocatalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontres de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7047,51 +7047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD9023C5"/>
+    <w:nsid w:val="F932D163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7278,51 +7278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-de-rycke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6487-1030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155974351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keihann Yavari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wylliam Delaunay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201806140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22814" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. W. Sklorz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santina Hoof" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rades" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De&#8197;rycke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; K&#246;ncz&#246;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGTD666V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey St Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hughes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Rosadiuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gleason" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Tandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Unzner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nigst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mayer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N04VP840-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R.P. David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.11.078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ5G1JFZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berionni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Mayr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1029589" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200348k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101755" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66S2W1RD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001623" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CDF047CBC098DE896CF90E1E413FC1DAC6F705F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.10.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFK6P2L6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kalch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rycke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.11.054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J9N1N01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Perlot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Pierre Casanova Bijouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pfeiffer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085333v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710352v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103325v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-de-rycke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6487-1030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155974351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keihann Yavari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wylliam Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201806140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22814" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. W. Sklorz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santina Hoof" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rades" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De&#8197;rycke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; K&#246;ncz&#246;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGTD666V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey St Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hughes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Rosadiuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gleason" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Tandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Unzner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nigst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mayer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N04VP840-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R.P. David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.11.078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ5G1JFZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001623" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CDF047CBC098DE896CF90E1E413FC1DAC6F705F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66S2W1RD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berionni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Mayr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1029589" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200348k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.10.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFK6P2L6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kalch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rycke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.11.054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J9N1N01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Perlot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335854v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395592v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Pierre Casanova Bijouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pfeiffer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>