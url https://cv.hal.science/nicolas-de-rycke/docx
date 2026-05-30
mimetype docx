--- v2 (2026-05-01)
+++ v3 (2026-05-30)
@@ -1928,553 +1928,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMAP-[2.2]paracyclophane: Observation of an Unusual C-C Insertion</w:t>
+                <w:t xml:space="preserve">Synthesis and Reactivity of Highly Nucleophilic Pyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+                <w:t xml:space="preserve">Guillaume Berionni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herbert Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201001623⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.530-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol1029589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103677v1</w:t>
+                <w:t xml:space="preserve">hal-02103682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Reactivity of Nitrogen Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas De rycke</w:t>
+                <w:t xml:space="preserve">Assessing the Rates of Ring-Opening of Aziridinium and Azetidinium Ions: A Dramatic Ring Size Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201101755⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (7), pp.1836-1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol200348k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103667v1</w:t>
+                <w:t xml:space="preserve">hal-02103671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Reactivity of Highly Nucleophilic Pyridines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Berionni</w:t>
+                <w:t xml:space="preserve">Increasing the Reactivity of Nitrogen Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol1029589⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (46), pp.12852-12871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103682v1</w:t>
+                <w:t xml:space="preserve">hal-02103667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Rates of Ring-Opening of Aziridinium and Azetidinium Ions: A Dramatic Ring Size Effect</w:t>
+                <w:t xml:space="preserve">DMAP-[2.2]paracyclophane: Observation of an Unusual C-C Insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (10), pp.1980-1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201001623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol200348k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02103671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of hexasubstituted azacryptands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,217 +3426,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Soluble Xenon@Cryptophane Biosensor for Calcium Detection in Biological Media</w:t>
+                <w:t xml:space="preserve">New Cryptophane Platforms for Xenon Based MRI for Calcium Detection in Biological Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"SECO 55" Semaine d'Etudes en Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lacanau (FR), France</w:t>
+              <w:t xml:space="preserve">PhD and Master Day ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCH ENS Lyon, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335854v1</w:t>
+                <w:t xml:space="preserve">hal-05335856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cryptophane Platforms for Xenon Based MRI for Calcium Detection in Biological Media</w:t>
+                <w:t xml:space="preserve">Water Soluble Xenon@Cryptophane Biosensor for Calcium Detection in Biological Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD and Master Day ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LCH ENS Lyon, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">"SECO 55" Semaine d'Etudes en Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lacanau (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335856v1</w:t>
+                <w:t xml:space="preserve">hal-05335854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical Properties of Cryptophane Derivatives Performing Self-Encapsulation Phenomenon</w:t>
               </w:r>
@@ -3976,51 +3976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Semaine d’Etudes de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Agdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4071,51 +4071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Semaine d’Etudes de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Agdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4153,51 +4153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des vitesses d’ouverture de cycle des ions aziridinium et azetidinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,94 +4205,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103618v1</w:t>
+                <w:t xml:space="preserve">hal-04395592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des vitesses d’ouverture de cycle des ions aziridinium et azetidinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4300,51 +4300,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395592v1</w:t>
+                <w:t xml:space="preserve">hal-02103618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4356,385 +4356,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Strategy for the Preparation of a Tribenzotriquinacene Containing Small Cryptophane by Irreversible Bond Formation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mad hatter: capping calix[4]resorcinareneswith porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Pierre Casanova Bijouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie Supramoléculaire - SCF supra 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JCO 2025 Journées de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085333v1</w:t>
+                <w:t xml:space="preserve">hal-05339077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mad hatter: capping calix[4]resorcinareneswith porphyrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailor-made cavitands: stitching porphyrins to calix[4]resorcinarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Pierre Casanova Bijouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kajetan Pierre Casanova Bijouard</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Heitz</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO 2025 Journées de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie Supramoléculaire - SCF supra 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339077v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailor-made cavitands: stitching porphyrins to calix[4]resorcinarenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic Strategy for the Preparation of a Tribenzotriquinacene Containing Small Cryptophane by Irreversible Bond Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Supramoléculaire - SCF supra 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085373v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gotta catch Thallium : New Amphoteric Nitrogen-Containing Cryptophanes for Trapping Toxic Tl(I) Ions</w:t>
               </w:r>
@@ -4809,325 +4809,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developement of synthetic pathways for new nitrogen-containing cryptophanes for toxic cation encapsulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Perlot</w:t>
+                <w:t xml:space="preserve">Synthesis, chiral resolution and characterization of a new tribenzotriquinacene-based molecular cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710362v1</w:t>
+                <w:t xml:space="preserve">hal-04710059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-scale synthesis of a nitrogen-containing cryptophane for cation encapsulation</w:t>
+                <w:t xml:space="preserve">Developement of synthetic pathways for new nitrogen-containing cryptophanes for toxic cation encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Day 2024, ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710352v1</w:t>
+                <w:t xml:space="preserve">hal-04710362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, chiral resolution and characterization of a new tribenzotriquinacene-based molecular cage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gram-scale synthesis of a nitrogen-containing cryptophane for cation encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rycke</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirafun 2024 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">PhD Day 2024, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710059v1</w:t>
+                <w:t xml:space="preserve">hal-04710352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new cryptophane analogs: Synthesis and encapsulation properties of an amphoteric azacryptophane</w:t>
               </w:r>
@@ -5690,541 +5690,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiroptical Properties of 2,2’-Bisoxirane.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a New Cryptophane Platform for Xenonbased Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">PhD and Master Day, ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103496v1</w:t>
+                <w:t xml:space="preserve">hal-05335862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a New Cryptophane Platform for Xenonbased Sensing Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective complexation of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD and Master Day, ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335862v1</w:t>
+                <w:t xml:space="preserve">hal-02103500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective complexation of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantioselective Recognition of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
+              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy - CD2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103500v1</w:t>
+                <w:t xml:space="preserve">hal-02103325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Recognition of Chiral Epoxide Derivatives by an Enantiopure Cryptophane in Water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">A new Cryptophane Platform for Xenon-based Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy - CD2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France section Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103325v1</w:t>
+                <w:t xml:space="preserve">hal-05335864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Cryptophane Platform for Xenon-based Sensing Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiroptical Properties of 2,2’-Bisoxirane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France section Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335864v1</w:t>
+                <w:t xml:space="preserve">hal-02103496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization Of New Chiral π-Conjugated Polymers</w:t>
               </w:r>
@@ -6508,90 +6508,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Rencontres de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395585v1</w:t>
+                <w:t xml:space="preserve">hal-02103549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse efficace de Pyridines Hautement Nucléophiles</w:t>
               </w:r>
@@ -6603,90 +6603,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">8ème Rencontres de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103549v1</w:t>
+                <w:t xml:space="preserve">hal-02103570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse efficace de Pyridines Hautement Nucléophiles</w:t>
               </w:r>
@@ -6698,90 +6698,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Rencontres de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103570v1</w:t>
+                <w:t xml:space="preserve">hal-04395585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et Evaluation de cages tripodales à activité organocatalytique</w:t>
               </w:r>
@@ -6793,51 +6793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontres de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6888,51 +6888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontres de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7047,51 +7047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F932D163"/>
+    <w:nsid w:val="C08B8F57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7278,51 +7278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-de-rycke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6487-1030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155974351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keihann Yavari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wylliam Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201806140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22814" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. W. Sklorz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santina Hoof" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rades" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De&#8197;rycke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; K&#246;ncz&#246;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGTD666V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey St Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hughes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Rosadiuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gleason" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Tandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Unzner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nigst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mayer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N04VP840-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R.P. David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.11.078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ5G1JFZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001623" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CDF047CBC098DE896CF90E1E413FC1DAC6F705F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66S2W1RD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berionni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Mayr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1029589" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200348k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.10.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFK6P2L6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kalch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rycke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.11.054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J9N1N01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Perlot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335854v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395592v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Pierre Casanova Bijouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pfeiffer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-de-rycke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6487-1030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155974351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chighine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02791" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c02774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keihann Yavari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wylliam Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Rycke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Reynaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201806140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22814" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01660523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. W. Sklorz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santina Hoof" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rades" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De&#8197;rycke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; K&#246;ncz&#246;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGTD666V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey St Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hughes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Rosadiuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gleason" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Tandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Unzner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nigst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mayer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N04VP840-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R.P. David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.11.078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ5G1JFZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berionni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Mayr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1029589" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200348k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101755" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66S2W1RD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001623" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CDF047CBC098DE896CF90E1E413FC1DAC6F705F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.10.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFK6P2L6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kalch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rycke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.11.054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J9N1N01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Perlot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335854v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Pierre Casanova Bijouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pfeiffer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085333v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710352v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103325v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>