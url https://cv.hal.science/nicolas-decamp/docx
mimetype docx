--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Décamp </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6755-9971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073368202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219341795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140698325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, 28e section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploration de quelques liens entre histoire des sciences et didactique de la physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude du co-développement de l'attitude critique et de la compréhension conceptuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours physique-chimie du Master MEEF 2nd degré de l'INSPE de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de l'UFR de Physique (Université de Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du groupe IREM : Mesurer en physique-chimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de l'UdPPC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s actuel·le·s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Helmy Chekir (co-direction Olivier Darrigol & Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Pompéi (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sahra Allal (co-direction Corinne Fortin & Patricia Crépin-Obert)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s ayant soutenu sous ma (co)direction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anne Boulais (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alice di Fabio (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte de Varent (co-direction Christine Proust)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luz Helena Martinez Barrera (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bac 2025, compétence « valider »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1079), pp.971-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 1 : caractérisation des incohérences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1077), pp.819-837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 2 : agrégation des données et propositions pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1078), pp.927-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des comptes rendus d’expérience en bande dessinée en classe de sciences : analyse didactique du projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.139-262. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130c0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une évaluation internationale : le cas de l’enquête TIMSS 2019 grade 8 « science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.73-99. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation et l'enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation et l’enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a sequence on the history of ancient mathematics informed by student experiences and teacher practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Varent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-022-01436-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit panorama de la BD « scientifique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Enseigner la science aujourd'hui, 58, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au magasin des explications en sciences physiques : comment choisir ? L’exemple des piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115 (1035), pp.669-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des vecteurs en cinématique : étude de réponses d’étudiants de licence 1 de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should frames of reference be enacted in astronomy instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.17.013105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ératosthène et Anaxagore dans l'enseignement scientifique. Embûches et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://images.math.cnrs.fr/Eratosthene-et-Anaxagore-dans-l-enseignement-scientifique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of a critical attitude in prospective teachers: From research investigations to guidelines for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.14.010133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition towards critique: discussing capillary ascension with beginning teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aab33f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des exemples dans l'enseignement de la physique à l'université : un marqueur de l'identité pédagogique des enseignants-chercheurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'usage du cas et de l'exemple dans l'enseignement supérieur: pratiques, apprentissages et rapport aux savoirs, 27, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and critical development in student teachers: first steps towards an integrated comprehension of osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (14), pp.2197 - 2219. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2016.1230793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codevelopment of conceptual understanding and critical attitude: toward a systemic analysis of the survival blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/1/015702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un problème : un premier pas vers l'investigation en sciences. Analyse d'une formation d'enseignants de primaire en contexte français et colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l’identité professionnelle d’enseignants universitaires de physique, un levier pour initier des changements de pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction historique du concept macroscopique de pression atmosphérique pour la préparation d’un dossier documentaire utilisable en classe de sciences physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des maîtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 631, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-development of Conceptual Understanding and Critical Attitude: Analyzing texts on radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (12), pp.2038-2063. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2015.1061720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rénovation des programmes de physique (lycée / collège) La nécessaire place des mathématiques dans l'enseignement de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ancient Chinese and Greek Astronomical Data: A Training Sequence in Elementary Astronomy for Pre-Service Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.809-827. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-013-9625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Eratosthenes’ Discovery in the Classroom: Educational Difficulties Needing Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-010-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROCÉDURE DE LA MESURE DU PÉRIMÈTRE TERRESTRE PAR LA MÉTHODE DITE « D'ÉRATOSTHÈNE » : UN SUPPORT POUR UNE RECONSTRUCTION DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.77 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments historiques et didactiques sur l'expérience d'Ératosthène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Acceleration and Intermittent Turbulence in Coronal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637 (1), pp.L61-L64. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/500450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar turbulent velocity fields: Scaling properties, synthesis and effects on chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bourlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 389 (3), pp.1055-1067. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESERA, Aug 2023, Nevşehir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMSS 2019 Science Grade 8: Understanding the Performance of French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEA International Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dun Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’expérience en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une évaluation internationale. Le cas de l'enquête TIMSS 2019 grade 8 “sciences”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendus d'expérience en bande dessinée. Mise en œuvre et impact : le projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la pression grâce aux correspondances historiques - Élaboration et mise à l'épreuve d'une ressource pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Mézo-Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxéologies de la réfraction de la lumière: analyse comparée en lycée général et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.627-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séances « ordinaires » intégrant l'histoire des sciences. Regards croisés sur quatre pratiques enseignantes en sciences et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux-Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting planets to learn physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-MPTL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain. pp.012011, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1287/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de pratiques pédagogiques déclarées dans l’enseignement supérieur : enquête semi-quantitative auprès d’enseignants-chercheurs de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ARDIST. 8e rencontre de l'association pour la recherche en didactique des sciences et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing critical thinking in Physics – The apprenticeship of critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 7, 2020, Contributions from Science Education Research, 978-3-030-43773-2. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43773-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la critique - Développer l'analyse critique en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences; UGA Éditions. 2019, 9782759823833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire alpin 2013 du groupe sciences expérimentales du LDAR. Session de travail du groupe du 27 Février au 2 Mars 2013 à La Salle les Alpes (05).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’astronomie dans les programmes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiquing Explanations in Physics: Obstacles and Pedagogical Decisions Among Beginning Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenaro Guisasola &amp; Kristina Zuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation in Physics Education: Two Sides of the Same Coin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.71-77, 2020, Challenges in Physics Education, 978-3-030-51181-4. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51182-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et critique : lignes enchevêtrées des dynamiques d'apprentissage en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C.S. Lévy et Salomon Ofman:. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir de la complexité et du désordre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp. 142-152., 2019, 978-2-37361-182-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and critique: Two intertwined routes for intellectual development in science ref: Viennot, L. & Décamp, N. 2018. Concept and critique: Two intertwined routes for intellectual development in science. In Complementary and Converging Perspectives on Conceptual Change, T. Amin and O. Levrini, New York: Routledge, 190-197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Amin and O. Levrini,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Converging Perspectives on Conceptual Change Mapping an Emerging Paradigm in the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge,, pp.190-197, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l'astronomie mathématique en classe : un exemple d'usage d'éléments d'histoire des cosmologies chinoises et grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mathématiques et le réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, un objet d’enseignement des sciences à la physique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exploration de quelques liens entre histoire des sciences, compréhension conceptuelle et attitude critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la physique [physics.ed-ph]. Université de Paris, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Décamp </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6755-9971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073368202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219341795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140698325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, 28e section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploration de quelques liens entre histoire des sciences et didactique de la physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude du co-développement de l'attitude critique et de la compréhension conceptuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours physique-chimie du Master MEEF 2nd degré de l'INSPE de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de l'UFR de Physique (Université de Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du groupe IREM : Mesurer en physique-chimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de l'UdPPC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s actuel·le·s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Helmy Chekir (co-direction Olivier Darrigol & Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Pompéi (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sahra Allal (co-direction Corinne Fortin & Patricia Crépin-Obert)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s ayant soutenu sous ma (co)direction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anne Boulais (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alice di Fabio (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte de Varent (co-direction Christine Proust)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luz Helena Martinez Barrera (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bac 2025, compétence « valider »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1079), pp.971-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 2 : agrégation des données et propositions pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1078), pp.927-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 1 : caractérisation des incohérences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1077), pp.819-837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des comptes rendus d’expérience en bande dessinée en classe de sciences : analyse didactique du projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.139-262. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130c0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une évaluation internationale : le cas de l’enquête TIMSS 2019 grade 8 « science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.73-99. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation et l'enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation et l’enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a sequence on the history of ancient mathematics informed by student experiences and teacher practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Varent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-022-01436-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit panorama de la BD « scientifique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Enseigner la science aujourd'hui, 58, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au magasin des explications en sciences physiques : comment choisir ? L’exemple des piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115 (1035), pp.669-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des vecteurs en cinématique : étude de réponses d’étudiants de licence 1 de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should frames of reference be enacted in astronomy instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.17.013105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ératosthène et Anaxagore dans l'enseignement scientifique. Embûches et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://images.math.cnrs.fr/Eratosthene-et-Anaxagore-dans-l-enseignement-scientifique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of a critical attitude in prospective teachers: From research investigations to guidelines for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.14.010133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition towards critique: discussing capillary ascension with beginning teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aab33f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codevelopment of conceptual understanding and critical attitude: toward a systemic analysis of the survival blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/1/015702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des exemples dans l'enseignement de la physique à l'université : un marqueur de l'identité pédagogique des enseignants-chercheurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'usage du cas et de l'exemple dans l'enseignement supérieur: pratiques, apprentissages et rapport aux savoirs, 27, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and critical development in student teachers: first steps towards an integrated comprehension of osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (14), pp.2197 - 2219. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2016.1230793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des maîtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 631, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction historique du concept macroscopique de pression atmosphérique pour la préparation d’un dossier documentaire utilisable en classe de sciences physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un problème : un premier pas vers l'investigation en sciences. Analyse d'une formation d'enseignants de primaire en contexte français et colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l’identité professionnelle d’enseignants universitaires de physique, un levier pour initier des changements de pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-development of Conceptual Understanding and Critical Attitude: Analyzing texts on radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (12), pp.2038-2063. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2015.1061720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rénovation des programmes de physique (lycée / collège) La nécessaire place des mathématiques dans l'enseignement de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ancient Chinese and Greek Astronomical Data: A Training Sequence in Elementary Astronomy for Pre-Service Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.809-827. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-013-9625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Eratosthenes’ Discovery in the Classroom: Educational Difficulties Needing Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-010-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments historiques et didactiques sur l'expérience d'Ératosthène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROCÉDURE DE LA MESURE DU PÉRIMÈTRE TERRESTRE PAR LA MÉTHODE DITE « D'ÉRATOSTHÈNE » : UN SUPPORT POUR UNE RECONSTRUCTION DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.77 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Acceleration and Intermittent Turbulence in Coronal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637 (1), pp.L61-L64. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/500450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar turbulent velocity fields: Scaling properties, synthesis and effects on chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bourlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 389 (3), pp.1055-1067. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESERA, Aug 2023, Nevşehir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMSS 2019 Science Grade 8: Understanding the Performance of French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEA International Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dun Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une évaluation internationale. Le cas de l'enquête TIMSS 2019 grade 8 “sciences”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’expérience en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendus d'expérience en bande dessinée. Mise en œuvre et impact : le projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la pression grâce aux correspondances historiques - Élaboration et mise à l'épreuve d'une ressource pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Mézo-Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxéologies de la réfraction de la lumière: analyse comparée en lycée général et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.627-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séances « ordinaires » intégrant l'histoire des sciences. Regards croisés sur quatre pratiques enseignantes en sciences et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux-Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting planets to learn physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-MPTL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain. pp.012011, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1287/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de pratiques pédagogiques déclarées dans l’enseignement supérieur : enquête semi-quantitative auprès d’enseignants-chercheurs de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ARDIST. 8e rencontre de l'association pour la recherche en didactique des sciences et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing critical thinking in Physics – The apprenticeship of critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 7, 2020, Contributions from Science Education Research, 978-3-030-43773-2. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43773-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la critique - Développer l'analyse critique en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences; UGA Éditions. 2019, 9782759823833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire alpin 2013 du groupe sciences expérimentales du LDAR. Session de travail du groupe du 27 Février au 2 Mars 2013 à La Salle les Alpes (05).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’astronomie dans les programmes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiquing Explanations in Physics: Obstacles and Pedagogical Decisions Among Beginning Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenaro Guisasola &amp; Kristina Zuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation in Physics Education: Two Sides of the Same Coin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.71-77, 2020, Challenges in Physics Education, 978-3-030-51181-4. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51182-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et critique : lignes enchevêtrées des dynamiques d'apprentissage en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C.S. Lévy et Salomon Ofman:. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir de la complexité et du désordre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp. 142-152., 2019, 978-2-37361-182-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and critique: Two intertwined routes for intellectual development in science ref: Viennot, L. & Décamp, N. 2018. Concept and critique: Two intertwined routes for intellectual development in science. In Complementary and Converging Perspectives on Conceptual Change, T. Amin and O. Levrini, New York: Routledge, 190-197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Amin and O. Levrini,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Converging Perspectives on Conceptual Change Mapping an Emerging Paradigm in the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge,, pp.190-197, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l'astronomie mathématique en classe : un exemple d'usage d'éléments d'histoire des cosmologies chinoises et grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mathématiques et le réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, un objet d’enseignement des sciences à la physique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exploration de quelques liens entre histoire des sciences, compréhension conceptuelle et attitude critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la physique [physics.ed-ph]. Université de Paris, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B348CB17"/>
+    <w:nsid w:val="3D463D1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BF09BF8"/>
+    <w:nsid w:val="19BEC8A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E6E7124E"/>
+    <w:nsid w:val="994DDEA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EF5EA0D0"/>
+    <w:nsid w:val="74949F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F63A98DF"/>
+    <w:nsid w:val="12383757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-decamp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6755-9971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073368202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219341795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140698325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chauvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Irem &#171; Mesurer En Physique-Chimie &#187;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4654" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4589" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01436-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZ172VQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.14.010133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aab33f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2016.1230793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015702" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Helena Martinez Barrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2015.1061720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-013-9625-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-010-9286-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500450" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bourlot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020613" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le M&#233;zo-Boulais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43773-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51182-1_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-decamp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6755-9971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073368202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219341795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140698325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chauvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Irem &#171; Mesurer En Physique-Chimie &#187;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4654" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4589" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01436-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZ172VQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.14.010133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aab33f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2016.1230793" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Helena Martinez Barrera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2015.1061720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-013-9625-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-010-9286-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500450" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bourlot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020613" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le M&#233;zo-Boulais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43773-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51182-1_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>