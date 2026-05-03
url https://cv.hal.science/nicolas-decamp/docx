--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Décamp </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6755-9971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073368202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219341795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140698325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, 28e section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploration de quelques liens entre histoire des sciences et didactique de la physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude du co-développement de l'attitude critique et de la compréhension conceptuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours physique-chimie du Master MEEF 2nd degré de l'INSPE de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de l'UFR de Physique (Université de Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du groupe IREM : Mesurer en physique-chimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de l'UdPPC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s actuel·le·s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Helmy Chekir (co-direction Olivier Darrigol & Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Pompéi (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sahra Allal (co-direction Corinne Fortin & Patricia Crépin-Obert)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s ayant soutenu sous ma (co)direction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anne Boulais (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alice di Fabio (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte de Varent (co-direction Christine Proust)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luz Helena Martinez Barrera (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bac 2025, compétence « valider »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1079), pp.971-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 2 : agrégation des données et propositions pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1078), pp.927-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 1 : caractérisation des incohérences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1077), pp.819-837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des comptes rendus d’expérience en bande dessinée en classe de sciences : analyse didactique du projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.139-262. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130c0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une évaluation internationale : le cas de l’enquête TIMSS 2019 grade 8 « science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.73-99. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation et l'enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation et l’enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a sequence on the history of ancient mathematics informed by student experiences and teacher practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Varent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-022-01436-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit panorama de la BD « scientifique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Enseigner la science aujourd'hui, 58, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au magasin des explications en sciences physiques : comment choisir ? L’exemple des piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115 (1035), pp.669-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des vecteurs en cinématique : étude de réponses d’étudiants de licence 1 de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should frames of reference be enacted in astronomy instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.17.013105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ératosthène et Anaxagore dans l'enseignement scientifique. Embûches et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://images.math.cnrs.fr/Eratosthene-et-Anaxagore-dans-l-enseignement-scientifique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of a critical attitude in prospective teachers: From research investigations to guidelines for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.14.010133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition towards critique: discussing capillary ascension with beginning teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aab33f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codevelopment of conceptual understanding and critical attitude: toward a systemic analysis of the survival blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/1/015702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des exemples dans l'enseignement de la physique à l'université : un marqueur de l'identité pédagogique des enseignants-chercheurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'usage du cas et de l'exemple dans l'enseignement supérieur: pratiques, apprentissages et rapport aux savoirs, 27, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and critical development in student teachers: first steps towards an integrated comprehension of osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (14), pp.2197 - 2219. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2016.1230793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des maîtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 631, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction historique du concept macroscopique de pression atmosphérique pour la préparation d’un dossier documentaire utilisable en classe de sciences physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un problème : un premier pas vers l'investigation en sciences. Analyse d'une formation d'enseignants de primaire en contexte français et colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l’identité professionnelle d’enseignants universitaires de physique, un levier pour initier des changements de pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-development of Conceptual Understanding and Critical Attitude: Analyzing texts on radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (12), pp.2038-2063. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2015.1061720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rénovation des programmes de physique (lycée / collège) La nécessaire place des mathématiques dans l'enseignement de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ancient Chinese and Greek Astronomical Data: A Training Sequence in Elementary Astronomy for Pre-Service Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.809-827. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-013-9625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Eratosthenes’ Discovery in the Classroom: Educational Difficulties Needing Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-010-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments historiques et didactiques sur l'expérience d'Ératosthène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROCÉDURE DE LA MESURE DU PÉRIMÈTRE TERRESTRE PAR LA MÉTHODE DITE « D'ÉRATOSTHÈNE » : UN SUPPORT POUR UNE RECONSTRUCTION DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.77 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Acceleration and Intermittent Turbulence in Coronal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637 (1), pp.L61-L64. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/500450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar turbulent velocity fields: Scaling properties, synthesis and effects on chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bourlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 389 (3), pp.1055-1067. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESERA, Aug 2023, Nevşehir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMSS 2019 Science Grade 8: Understanding the Performance of French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEA International Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dun Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une évaluation internationale. Le cas de l'enquête TIMSS 2019 grade 8 “sciences”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’expérience en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendus d'expérience en bande dessinée. Mise en œuvre et impact : le projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la pression grâce aux correspondances historiques - Élaboration et mise à l'épreuve d'une ressource pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Mézo-Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxéologies de la réfraction de la lumière: analyse comparée en lycée général et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.627-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séances « ordinaires » intégrant l'histoire des sciences. Regards croisés sur quatre pratiques enseignantes en sciences et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux-Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting planets to learn physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-MPTL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain. pp.012011, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1287/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de pratiques pédagogiques déclarées dans l’enseignement supérieur : enquête semi-quantitative auprès d’enseignants-chercheurs de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ARDIST. 8e rencontre de l'association pour la recherche en didactique des sciences et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing critical thinking in Physics – The apprenticeship of critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 7, 2020, Contributions from Science Education Research, 978-3-030-43773-2. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43773-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la critique - Développer l'analyse critique en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences; UGA Éditions. 2019, 9782759823833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire alpin 2013 du groupe sciences expérimentales du LDAR. Session de travail du groupe du 27 Février au 2 Mars 2013 à La Salle les Alpes (05).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’astronomie dans les programmes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiquing Explanations in Physics: Obstacles and Pedagogical Decisions Among Beginning Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenaro Guisasola &amp; Kristina Zuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation in Physics Education: Two Sides of the Same Coin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.71-77, 2020, Challenges in Physics Education, 978-3-030-51181-4. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51182-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et critique : lignes enchevêtrées des dynamiques d'apprentissage en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C.S. Lévy et Salomon Ofman:. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir de la complexité et du désordre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp. 142-152., 2019, 978-2-37361-182-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and critique: Two intertwined routes for intellectual development in science ref: Viennot, L. & Décamp, N. 2018. Concept and critique: Two intertwined routes for intellectual development in science. In Complementary and Converging Perspectives on Conceptual Change, T. Amin and O. Levrini, New York: Routledge, 190-197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Amin and O. Levrini,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Converging Perspectives on Conceptual Change Mapping an Emerging Paradigm in the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge,, pp.190-197, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l'astronomie mathématique en classe : un exemple d'usage d'éléments d'histoire des cosmologies chinoises et grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mathématiques et le réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, un objet d’enseignement des sciences à la physique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exploration de quelques liens entre histoire des sciences, compréhension conceptuelle et attitude critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la physique [physics.ed-ph]. Université de Paris, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Décamp </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6755-9971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073368202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219341795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140698325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, 28e section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploration de quelques liens entre histoire des sciences et didactique de la physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude du co-développement de l'attitude critique et de la compréhension conceptuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours physique-chimie du Master MEEF 2nd degré de l'INSPE de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de l'UFR de Physique (Université de Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du groupe IREM : Mesurer en physique-chimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de l'UdPPC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s actuel·le·s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Helmy Chekir (co-direction Olivier Darrigol & Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Pompéi (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sahra Allal (co-direction Corinne Fortin & Patricia Crépin-Obert)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s ayant soutenu sous ma (co)direction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anne Boulais (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alice di Fabio (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte de Varent (co-direction Christine Proust)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luz Helena Martinez Barrera (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 1 : caractérisation des incohérences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1077), pp.819-837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 2 : agrégation des données et propositions pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1078), pp.927-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bac 2025, compétence « valider »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1079), pp.971-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des comptes rendus d’expérience en bande dessinée en classe de sciences : analyse didactique du projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.139-262. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130c0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation et l’enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une évaluation internationale : le cas de l’enquête TIMSS 2019 grade 8 « science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.73-99. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation et l'enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a sequence on the history of ancient mathematics informed by student experiences and teacher practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Varent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-022-01436-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should frames of reference be enacted in astronomy instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.17.013105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit panorama de la BD « scientifique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Enseigner la science aujourd'hui, 58, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des vecteurs en cinématique : étude de réponses d’étudiants de licence 1 de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au magasin des explications en sciences physiques : comment choisir ? L’exemple des piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115 (1035), pp.669-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ératosthène et Anaxagore dans l’enseignement scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile De Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/tsq4-v328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of a critical attitude in prospective teachers: From research investigations to guidelines for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.14.010133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition towards critique: discussing capillary ascension with beginning teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aab33f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codevelopment of conceptual understanding and critical attitude: toward a systemic analysis of the survival blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/1/015702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des exemples dans l'enseignement de la physique à l'université : un marqueur de l'identité pédagogique des enseignants-chercheurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'usage du cas et de l'exemple dans l'enseignement supérieur: pratiques, apprentissages et rapport aux savoirs, 27, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and critical development in student teachers: first steps towards an integrated comprehension of osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (14), pp.2197 - 2219. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2016.1230793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des maîtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 631, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un problème : un premier pas vers l'investigation en sciences. Analyse d'une formation d'enseignants de primaire en contexte français et colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l’identité professionnelle d’enseignants universitaires de physique, un levier pour initier des changements de pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction historique du concept macroscopique de pression atmosphérique pour la préparation d’un dossier documentaire utilisable en classe de sciences physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-development of Conceptual Understanding and Critical Attitude: Analyzing texts on radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (12), pp.2038-2063. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2015.1061720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rénovation des programmes de physique (lycée / collège) La nécessaire place des mathématiques dans l'enseignement de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ancient Chinese and Greek Astronomical Data: A Training Sequence in Elementary Astronomy for Pre-Service Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.809-827. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-013-9625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Eratosthenes’ Discovery in the Classroom: Educational Difficulties Needing Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-010-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROCÉDURE DE LA MESURE DU PÉRIMÈTRE TERRESTRE PAR LA MÉTHODE DITE « D'ÉRATOSTHÈNE » : UN SUPPORT POUR UNE RECONSTRUCTION DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.77 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments historiques et didactiques sur l'expérience d'Ératosthène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Acceleration and Intermittent Turbulence in Coronal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637 (1), pp.L61-L64. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/500450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar turbulent velocity fields: Scaling properties, synthesis and effects on chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bourlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 389 (3), pp.1055-1067. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESERA, Aug 2023, Nevşehir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMSS 2019 Science Grade 8: Understanding the Performance of French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEA International Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dun Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une évaluation internationale. Le cas de l'enquête TIMSS 2019 grade 8 “sciences”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’expérience en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendus d'expérience en bande dessinée. Mise en œuvre et impact : le projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la pression grâce aux correspondances historiques - Élaboration et mise à l'épreuve d'une ressource pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Mézo-Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxéologies de la réfraction de la lumière: analyse comparée en lycée général et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.627-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séances « ordinaires » intégrant l'histoire des sciences. Regards croisés sur quatre pratiques enseignantes en sciences et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux-Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting planets to learn physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-MPTL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain. pp.012011, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1287/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de pratiques pédagogiques déclarées dans l’enseignement supérieur : enquête semi-quantitative auprès d’enseignants-chercheurs de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ARDIST. 8e rencontre de l'association pour la recherche en didactique des sciences et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing critical thinking in Physics – The apprenticeship of critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 7, 2020, Contributions from Science Education Research, 978-3-030-43773-2. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43773-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la critique - Développer l'analyse critique en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences; UGA Éditions. 2019, 9782759823833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire alpin 2013 du groupe sciences expérimentales du LDAR. Session de travail du groupe du 27 Février au 2 Mars 2013 à La Salle les Alpes (05).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’astronomie dans les programmes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiquing Explanations in Physics: Obstacles and Pedagogical Decisions Among Beginning Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenaro Guisasola &amp; Kristina Zuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation in Physics Education: Two Sides of the Same Coin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.71-77, 2020, Challenges in Physics Education, 978-3-030-51181-4. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51182-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et critique : lignes enchevêtrées des dynamiques d'apprentissage en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C.S. Lévy et Salomon Ofman:. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir de la complexité et du désordre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp. 142-152., 2019, 978-2-37361-182-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and critique: Two intertwined routes for intellectual development in science ref: Viennot, L. & Décamp, N. 2018. Concept and critique: Two intertwined routes for intellectual development in science. In Complementary and Converging Perspectives on Conceptual Change, T. Amin and O. Levrini, New York: Routledge, 190-197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Amin and O. Levrini,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Converging Perspectives on Conceptual Change Mapping an Emerging Paradigm in the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge,, pp.190-197, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l'astronomie mathématique en classe : un exemple d'usage d'éléments d'histoire des cosmologies chinoises et grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mathématiques et le réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, un objet d’enseignement des sciences à la physique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exploration de quelques liens entre histoire des sciences, compréhension conceptuelle et attitude critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la physique [physics.ed-ph]. Université de Paris, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D463D1A"/>
+    <w:nsid w:val="EA1C8CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19BEC8A4"/>
+    <w:nsid w:val="7995D936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="994DDEA6"/>
+    <w:nsid w:val="18A20493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74949F8F"/>
+    <w:nsid w:val="F85EFF18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="12383757"/>
+    <w:nsid w:val="E7A0C086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-decamp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6755-9971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073368202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219341795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140698325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chauvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Irem &#171; Mesurer En Physique-Chimie &#187;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4654" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4589" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01436-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZ172VQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.14.010133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aab33f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2016.1230793" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Helena Martinez Barrera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2015.1061720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-013-9625-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-010-9286-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500450" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bourlot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020613" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le M&#233;zo-Boulais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43773-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51182-1_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-decamp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6755-9971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073368202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219341795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140698325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Irem &#171; Mesurer En Physique-Chimie &#187;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4654" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01436-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3765" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZ172VQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile De Hosson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/tsq4-v328" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.14.010133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aab33f" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015702" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2016.1230793" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Helena Martinez Barrera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2015.1061720" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-013-9625-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-010-9286-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197207v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bourlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020613" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le M&#233;zo-Boulais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43773-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51182-1_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>