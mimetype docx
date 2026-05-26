--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Décamp </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6755-9971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073368202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219341795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140698325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, 28e section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploration de quelques liens entre histoire des sciences et didactique de la physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude du co-développement de l'attitude critique et de la compréhension conceptuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours physique-chimie du Master MEEF 2nd degré de l'INSPE de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de l'UFR de Physique (Université de Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du groupe IREM : Mesurer en physique-chimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de l'UdPPC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s actuel·le·s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Helmy Chekir (co-direction Olivier Darrigol & Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Pompéi (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sahra Allal (co-direction Corinne Fortin & Patricia Crépin-Obert)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s ayant soutenu sous ma (co)direction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anne Boulais (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alice di Fabio (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte de Varent (co-direction Christine Proust)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luz Helena Martinez Barrera (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 1 : caractérisation des incohérences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1077), pp.819-837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 2 : agrégation des données et propositions pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1078), pp.927-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bac 2025, compétence « valider »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1079), pp.971-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des comptes rendus d’expérience en bande dessinée en classe de sciences : analyse didactique du projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.139-262. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130c0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation et l’enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une évaluation internationale : le cas de l’enquête TIMSS 2019 grade 8 « science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.73-99. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation et l'enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a sequence on the history of ancient mathematics informed by student experiences and teacher practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Varent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-022-01436-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should frames of reference be enacted in astronomy instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.17.013105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit panorama de la BD « scientifique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Enseigner la science aujourd'hui, 58, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des vecteurs en cinématique : étude de réponses d’étudiants de licence 1 de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au magasin des explications en sciences physiques : comment choisir ? L’exemple des piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115 (1035), pp.669-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ératosthène et Anaxagore dans l’enseignement scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile De Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/tsq4-v328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of a critical attitude in prospective teachers: From research investigations to guidelines for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.14.010133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition towards critique: discussing capillary ascension with beginning teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aab33f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codevelopment of conceptual understanding and critical attitude: toward a systemic analysis of the survival blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/1/015702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des exemples dans l'enseignement de la physique à l'université : un marqueur de l'identité pédagogique des enseignants-chercheurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'usage du cas et de l'exemple dans l'enseignement supérieur: pratiques, apprentissages et rapport aux savoirs, 27, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and critical development in student teachers: first steps towards an integrated comprehension of osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (14), pp.2197 - 2219. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2016.1230793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des maîtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 631, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un problème : un premier pas vers l'investigation en sciences. Analyse d'une formation d'enseignants de primaire en contexte français et colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l’identité professionnelle d’enseignants universitaires de physique, un levier pour initier des changements de pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction historique du concept macroscopique de pression atmosphérique pour la préparation d’un dossier documentaire utilisable en classe de sciences physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-development of Conceptual Understanding and Critical Attitude: Analyzing texts on radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (12), pp.2038-2063. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2015.1061720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rénovation des programmes de physique (lycée / collège) La nécessaire place des mathématiques dans l'enseignement de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ancient Chinese and Greek Astronomical Data: A Training Sequence in Elementary Astronomy for Pre-Service Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.809-827. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-013-9625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Eratosthenes’ Discovery in the Classroom: Educational Difficulties Needing Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-010-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROCÉDURE DE LA MESURE DU PÉRIMÈTRE TERRESTRE PAR LA MÉTHODE DITE « D'ÉRATOSTHÈNE » : UN SUPPORT POUR UNE RECONSTRUCTION DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.77 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments historiques et didactiques sur l'expérience d'Ératosthène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Acceleration and Intermittent Turbulence in Coronal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637 (1), pp.L61-L64. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/500450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar turbulent velocity fields: Scaling properties, synthesis and effects on chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bourlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 389 (3), pp.1055-1067. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESERA, Aug 2023, Nevşehir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMSS 2019 Science Grade 8: Understanding the Performance of French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEA International Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dun Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une évaluation internationale. Le cas de l'enquête TIMSS 2019 grade 8 “sciences”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’expérience en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendus d'expérience en bande dessinée. Mise en œuvre et impact : le projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la pression grâce aux correspondances historiques - Élaboration et mise à l'épreuve d'une ressource pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Mézo-Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxéologies de la réfraction de la lumière: analyse comparée en lycée général et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.627-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séances « ordinaires » intégrant l'histoire des sciences. Regards croisés sur quatre pratiques enseignantes en sciences et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux-Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting planets to learn physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-MPTL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain. pp.012011, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1287/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de pratiques pédagogiques déclarées dans l’enseignement supérieur : enquête semi-quantitative auprès d’enseignants-chercheurs de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ARDIST. 8e rencontre de l'association pour la recherche en didactique des sciences et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing critical thinking in Physics – The apprenticeship of critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 7, 2020, Contributions from Science Education Research, 978-3-030-43773-2. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43773-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la critique - Développer l'analyse critique en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences; UGA Éditions. 2019, 9782759823833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire alpin 2013 du groupe sciences expérimentales du LDAR. Session de travail du groupe du 27 Février au 2 Mars 2013 à La Salle les Alpes (05).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’astronomie dans les programmes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiquing Explanations in Physics: Obstacles and Pedagogical Decisions Among Beginning Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenaro Guisasola &amp; Kristina Zuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation in Physics Education: Two Sides of the Same Coin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.71-77, 2020, Challenges in Physics Education, 978-3-030-51181-4. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51182-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et critique : lignes enchevêtrées des dynamiques d'apprentissage en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C.S. Lévy et Salomon Ofman:. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir de la complexité et du désordre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp. 142-152., 2019, 978-2-37361-182-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and critique: Two intertwined routes for intellectual development in science ref: Viennot, L. & Décamp, N. 2018. Concept and critique: Two intertwined routes for intellectual development in science. In Complementary and Converging Perspectives on Conceptual Change, T. Amin and O. Levrini, New York: Routledge, 190-197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Amin and O. Levrini,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Converging Perspectives on Conceptual Change Mapping an Emerging Paradigm in the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge,, pp.190-197, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l'astronomie mathématique en classe : un exemple d'usage d'éléments d'histoire des cosmologies chinoises et grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mathématiques et le réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, un objet d’enseignement des sciences à la physique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exploration de quelques liens entre histoire des sciences, compréhension conceptuelle et attitude critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la physique [physics.ed-ph]. Université de Paris, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Décamp </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6755-9971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073368202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219341795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140698325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, 28e section CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploration de quelques liens entre histoire des sciences et didactique de la physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude du co-développement de l'attitude critique et de la compréhension conceptuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours physique-chimie du Master MEEF 2nd degré de l'INSPE de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de l'UFR de Physique (Université de Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du groupe IREM : Mesurer en physique-chimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de l'UdPPC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s actuel·le·s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Helmy Chekir (co-direction Olivier Darrigol & Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Pompéi (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sahra Allal (co-direction Corinne Fortin & Patricia Crépin-Obert)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e·s ayant soutenu sous ma (co)direction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anne Boulais (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alice di Fabio (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte de Varent (co-direction Christine Proust)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Luz Helena Martinez Barrera (co-direction Cécile de Hosson)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bac 2025, compétence « valider »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1079), pp.971-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 2 : agrégation des données et propositions pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1078), pp.927-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de résultats incohérents en travaux pratiques ? Partie 1 : caractérisation des incohérences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Irem « Mesurer En Physique-Chimie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1077), pp.819-837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des comptes rendus d’expérience en bande dessinée en classe de sciences : analyse didactique du projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.139-262. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130c0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation et l'enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une évaluation internationale : le cas de l’enquête TIMSS 2019 grade 8 « science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.73-99. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation et l’enseignement des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a sequence on the history of ancient mathematics informed by student experiences and teacher practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Varent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (7), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-022-01436-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit panorama de la BD « scientifique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Enseigner la science aujourd'hui, 58, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au magasin des explications en sciences physiques : comment choisir ? L’exemple des piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115 (1035), pp.669-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des vecteurs en cinématique : étude de réponses d’étudiants de licence 1 de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should frames of reference be enacted in astronomy instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.17.013105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ératosthène et Anaxagore dans l’enseignement scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile De Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/tsq4-v328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition towards critique: discussing capillary ascension with beginning teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aab33f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of a critical attitude in prospective teachers: From research investigations to guidelines for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.14.010133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codevelopment of conceptual understanding and critical attitude: toward a systemic analysis of the survival blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/1/015702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des exemples dans l'enseignement de la physique à l'université : un marqueur de l'identité pédagogique des enseignants-chercheurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'usage du cas et de l'exemple dans l'enseignement supérieur: pratiques, apprentissages et rapport aux savoirs, 27, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and critical development in student teachers: first steps towards an integrated comprehension of osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (14), pp.2197 - 2219. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2016.1230793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction historique du concept macroscopique de pression atmosphérique pour la préparation d’un dossier documentaire utilisable en classe de sciences physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des maîtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 631, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un problème : un premier pas vers l'investigation en sciences. Analyse d'une formation d'enseignants de primaire en contexte français et colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l’identité professionnelle d’enseignants universitaires de physique, un levier pour initier des changements de pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-development of Conceptual Understanding and Critical Attitude: Analyzing texts on radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (12), pp.2038-2063. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2015.1061720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rénovation des programmes de physique (lycée / collège) La nécessaire place des mathématiques dans l'enseignement de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ancient Chinese and Greek Astronomical Data: A Training Sequence in Elementary Astronomy for Pre-Service Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.809-827. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-013-9625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Eratosthenes’ Discovery in the Classroom: Educational Difficulties Needing Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-010-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments historiques et didactiques sur l'expérience d'Ératosthène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROCÉDURE DE LA MESURE DU PÉRIMÈTRE TERRESTRE PAR LA MÉTHODE DITE « D'ÉRATOSTHÈNE » : UN SUPPORT POUR UNE RECONSTRUCTION DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.77 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Acceleration and Intermittent Turbulence in Coronal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637 (1), pp.L61-L64. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/500450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar turbulent velocity fields: Scaling properties, synthesis and effects on chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bourlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 389 (3), pp.1055-1067. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESERA, Aug 2023, Nevşehir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMSS 2019 Science Grade 8: Understanding the Performance of French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEA International Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dun Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’expérience en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une évaluation internationale. Le cas de l'enquête TIMSS 2019 grade 8 “sciences”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendus d'expérience en bande dessinée. Mise en œuvre et impact : le projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la pression grâce aux correspondances historiques - Élaboration et mise à l'épreuve d'une ressource pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Mézo-Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Derniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxéologies de la réfraction de la lumière: analyse comparée en lycée général et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.627-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séances « ordinaires » intégrant l'histoire des sciences. Regards croisés sur quatre pratiques enseignantes en sciences et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux-Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting planets to learn physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-MPTL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain. pp.012011, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1287/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de pratiques pédagogiques déclarées dans l’enseignement supérieur : enquête semi-quantitative auprès d’enseignants-chercheurs de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ARDIST. 8e rencontre de l'association pour la recherche en didactique des sciences et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing critical thinking in Physics – The apprenticeship of critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 7, 2020, Contributions from Science Education Research, 978-3-030-43773-2. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43773-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la critique - Développer l'analyse critique en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences; UGA Éditions. 2019, 9782759823833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire alpin 2013 du groupe sciences expérimentales du LDAR. Session de travail du groupe du 27 Février au 2 Mars 2013 à La Salle les Alpes (05).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’astronomie dans les programmes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiquing Explanations in Physics: Obstacles and Pedagogical Decisions Among Beginning Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenaro Guisasola &amp; Kristina Zuza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation in Physics Education: Two Sides of the Same Coin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.71-77, 2020, Challenges in Physics Education, 978-3-030-51181-4. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51182-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept et critique : lignes enchevêtrées des dynamiques d'apprentissage en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C.S. Lévy et Salomon Ofman:. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir de la complexité et du désordre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, pp. 142-152., 2019, 978-2-37361-182-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and critique: Two intertwined routes for intellectual development in science ref: Viennot, L. & Décamp, N. 2018. Concept and critique: Two intertwined routes for intellectual development in science. In Complementary and Converging Perspectives on Conceptual Change, T. Amin and O. Levrini, New York: Routledge, 190-197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Amin and O. Levrini,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Converging Perspectives on Conceptual Change Mapping an Emerging Paradigm in the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge,, pp.190-197, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l'astronomie mathématique en classe : un exemple d'usage d'éléments d'histoire des cosmologies chinoises et grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mathématiques et le réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, un objet d’enseignement des sciences à la physique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exploration de quelques liens entre histoire des sciences, compréhension conceptuelle et attitude critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la physique [physics.ed-ph]. Université de Paris, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA1C8CD9"/>
+    <w:nsid w:val="08443CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7995D936"/>
+    <w:nsid w:val="0FACFE1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="18A20493"/>
+    <w:nsid w:val="31496CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F85EFF18"/>
+    <w:nsid w:val="C396215D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E7A0C086"/>
+    <w:nsid w:val="82F97097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-decamp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6755-9971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073368202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219341795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140698325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Irem &#171; Mesurer En Physique-Chimie &#187;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4654" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01436-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3765" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZ172VQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile De Hosson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/tsq4-v328" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.14.010133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aab33f" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015702" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2016.1230793" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Helena Martinez Barrera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2015.1061720" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-013-9625-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-010-9286-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197207v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bourlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020613" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le M&#233;zo-Boulais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43773-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51182-1_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-decamp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6755-9971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073368202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219341795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140698325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chauvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Irem &#171; Mesurer En Physique-Chimie &#187;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4589" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01436-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZ172VQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile De Hosson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/tsq4-v328" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aab33f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.14.010133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015702" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2016.1230793" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Helena Martinez Barrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2015.1061720" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-013-9625-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-010-9286-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197207v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bourlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020613" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le M&#233;zo-Boulais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43773-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51182-1_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>