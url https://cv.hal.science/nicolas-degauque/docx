--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -120,50 +120,75 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/R-4944-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I am an INSERM Research Scientist (CR1) that will co-lead in 2028 Team 4 at CR2TI (UMR1064, Nantes Université), working at the intersection of mechanistic immunology and clinical transplantation. My research focuses on immune-mediated kidney injury — particularly antibody-mediated rejection and ANCA-associated vasculitis — with a central interest in the roles of CD8⁺ T-cell subsets. I combine functional human in vitro models, large well-phenotyped cohorts, and high-dimensional immune profiling (spectral flow cytometry, Hyperion multiplex imaging) to identify biomarkers and therapeutic targets for long-term graft protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -1336,295 +1361,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human granzyme B regulatory B cells prevent effector CD4+CD25- T cell proliferation through a mechanism dependent from lymphotoxin alpha</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System-level immune monitoring reveals new pathophysiological features in hepatitis-associated aplastic anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoa-Le Mai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
+                <w:t xml:space="preserve">Cecile Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+                <w:t xml:space="preserve">Marie-Laure Couec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenvael Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1183714⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (15), pp.4039-4045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022008224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04215391v1</w:t>
+                <w:t xml:space="preserve">inserm-04200466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-level immune monitoring reveals new pathophysiological features in hepatitis-associated aplastic anemia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Couec</w:t>
+                <w:t xml:space="preserve">Human granzyme B regulatory B cells prevent effector CD4+CD25- T cell proliferation through a mechanism dependent from lymphotoxin alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenvael Danic</w:t>
+                <w:t xml:space="preserve">Hoa-Le Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Chevreuil</w:t>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (15), pp.4039-4045. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1183714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022008224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1183714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04200466v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04215391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-transplant immune profile defined by principal component analysis predicts acute rejection after kidney transplantation</w:t>
               </w:r>
@@ -3463,265 +3488,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02156485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-7 receptor blockade blunts antigen-specific memory T cell responses and chronic inflammation in primates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of the Immune Response by the Inflammatory Metabolic Microenvironment in the Context of Allotransplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyssia Belarif</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06804-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02023397v1</w:t>
+                <w:t xml:space="preserve">hal-01881156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Immune Response by the Inflammatory Metabolic Microenvironment in the Context of Allotransplantation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+                <w:t xml:space="preserve">IL-7 receptor blockade blunts antigen-specific memory T cell responses and chronic inflammation in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyssia Belarif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Brosseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Le Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1465. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06804-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881156v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02023397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased degradation of ATP is driven by memory~regulatory T cells in kidney transplantation tolerance</w:t>
               </w:r>
@@ -4027,51 +4052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Equipe III, 37 (6), pp.770-781. </w:t>
@@ -5976,278 +6001,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02147304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerant Kidney Transplant Patients Produce B Cells with Regulatory Properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulatory T Cells in Kidney Transplantation: New Directions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chenouard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Braza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2014040404⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (9), pp.2288-2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02148982v1</w:t>
+                <w:t xml:space="preserve">inserm-02147936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory T Cells in Kidney Transplantation: New Directions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Braza</w:t>
+                <w:t xml:space="preserve">Tolerant Kidney Transplant Patients Produce B Cells with Regulatory Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Durand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (9), pp.2288-2300. </w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (10), pp.2588-2598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.13395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2014040404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147936v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02148982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique B Cell Differentiation Profile in Tolerant Kidney Transplant Patients</w:t>
               </w:r>
@@ -6259,51 +6284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7588,51 +7613,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune regulation of a prebiotic (GOS/Inulin) supplementation during pregnancy to prevent atopic dermatitis in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7707,277 +7732,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenotypic, transcriptional and TCR Vβ repertoire signature of CD8+ T cells define a population at-risk of long-term kidney graft dysfunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">No lack of regulatory B cells in patients with Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Workshop on Immune-Mediated Inflammatory Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Netherlands. pp.P59</w:t>
+              <w:t xml:space="preserve">, Nov 2012, Noordwijk aan Zee, Netherlands. pp.O4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00758214v1</w:t>
+                <w:t xml:space="preserve">inserm-00758218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No lack of regulatory B cells in patients with Multiple Sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Salou</w:t>
+                <w:t xml:space="preserve">A phenotypic, transcriptional and TCR Vβ repertoire signature of CD8+ T cells define a population at-risk of long-term kidney graft dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boeffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaick Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Workshop on Immune-Mediated Inflammatory Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Noordwijk aan Zee, Netherlands. pp.O4</w:t>
+              <w:t xml:space="preserve">, Nov 2012, Netherlands. pp.P59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00758218v1</w:t>
+                <w:t xml:space="preserve">inserm-00758214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of IL-10 secretion by regulatory B lymphocytes in multiple sclerosis patients</w:t>
               </w:r>
@@ -8370,51 +8395,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations immunologiques d'une supplémentation en prébiotiques (GOS/Inuline) pendant la grossesse pour la prévention de la dermatite atopique chez l'enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8489,277 +8514,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CXCR5+PD1+ICOS+ circulating T follicular helpers are associated with de novo donor-specific antibodies after renal transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granzyme B-secreting B cells as a potential cell therapeutic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Delbos</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Lebot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Kerleau</w:t>
+                <w:t xml:space="preserve">Cyrielle Poulaouec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCIS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02161883v1</w:t>
+                <w:t xml:space="preserve">inserm-02161909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granzyme B-secreting B cells as a potential cell therapeutic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CXCR5+PD1+ICOS+ circulating T follicular helpers are associated with de novo donor-specific antibodies after renal transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Poulaouec</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Filloux</w:t>
+                <w:t xml:space="preserve">Sabine Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Kerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCIS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02161909v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02161883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic pathways regulate the migration of TEMRA CD8 to inflammatory site</w:t>
               </w:r>
@@ -9021,51 +9046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Poulaouec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9335,51 +9360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F72B1A6"/>
+    <w:nsid w:val="4F2FD4AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9566,51 +9591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-degauque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2990-3513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4944-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cappelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sailliet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000001054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05530465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Walencik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.12.289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.70042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-025-01039-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04587083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess van Meerhaeghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoka Murakami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sprangers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brinas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13151287" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delbos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04192707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Mai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rimbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1151127" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine N&#233;el" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1125605" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04215391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa-Le Mai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1183714" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04200466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Braudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Couec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenvael Danic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chevreuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022008224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04214674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colladant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Desmaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1192440" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;el" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degauque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucchia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.11.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Hjortdal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Griffin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W John Armitage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bylesjo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.17119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan Ngoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Bonizec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2022030286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Bot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104226" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haziot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mooney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100024R" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaborit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanhove" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05132-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019080847" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chesneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948489" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Ha Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2000335" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delbos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03171288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salsac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815961116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bucchia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;el" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caristan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.40766" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02023397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyssia Belarif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06804-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01465" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.12.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01811913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Judor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00589" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacoste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2018.01.1306" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02154896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14487" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2017.1337512" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00778" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01721" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187428v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dumontet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsia A. Vagefi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carlota Londo&#241;o" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Pallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12917" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malard-Castagnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Soulillou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2015.10.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.03.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tilly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13581" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00089" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200787v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gainche-Salmon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.395" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Panov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Paul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vogt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014050480" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147167v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00547" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147304v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Elong Ngono" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepetit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reindl" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/673503" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148982v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chenouard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014040404" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13395" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00974748v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lacombe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12508" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163381v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manceau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Genty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.09.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boeffard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clave" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013080848" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165775v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00497" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084273" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165884v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060702" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03930781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F. Py" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Gonzalez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Long" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Sung Kim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-A. Kim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.01.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501720v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021240" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miqueu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruiz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040301" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Renaudin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Mai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2009.02556.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579153v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758214v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643972v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643964v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643971v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161883v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lebot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Poulaouec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Filloux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Glemain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161870v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164324v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163221v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vogel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugast" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-degauque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2990-3513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4944-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cappelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sailliet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000001054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05530465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Walencik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.12.289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.70042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-025-01039-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04587083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess van Meerhaeghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoka Murakami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sprangers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brinas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13151287" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delbos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04192707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Mai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rimbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1151127" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine N&#233;el" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1125605" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04200466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Braudeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Couec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenvael Danic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chevreuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022008224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04215391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa-Le Mai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1183714" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04214674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colladant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Desmaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1192440" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;el" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degauque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucchia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.11.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Hjortdal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Griffin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W John Armitage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bylesjo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.17119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan Ngoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Bonizec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2022030286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Bot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104226" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haziot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mooney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100024R" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaborit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanhove" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05132-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019080847" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chesneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948489" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Ha Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2000335" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delbos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03171288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salsac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815961116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bucchia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;el" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caristan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.40766" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01465" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02023397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyssia Belarif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06804-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.12.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01811913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Judor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00589" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacoste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2018.01.1306" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02154896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14487" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2017.1337512" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00778" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01721" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187428v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dumontet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsia A. Vagefi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carlota Londo&#241;o" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Pallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12917" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malard-Castagnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Soulillou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2015.10.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.03.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tilly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13581" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00089" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200787v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gainche-Salmon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.395" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Panov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Paul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vogt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014050480" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147167v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00547" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147304v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Elong Ngono" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepetit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reindl" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/673503" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13395" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chenouard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014040404" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00974748v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lacombe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12508" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163381v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manceau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Genty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.09.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boeffard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clave" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013080848" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165775v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00497" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084273" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165884v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060702" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03930781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F. Py" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Gonzalez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Long" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Sung Kim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-A. Kim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.01.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501720v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021240" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miqueu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruiz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040301" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Renaudin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Mai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2009.02556.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579153v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758218v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758214v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643972v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643964v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643971v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161909v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Poulaouec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Filloux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lebot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Glemain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161870v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164324v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163221v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vogel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugast" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>