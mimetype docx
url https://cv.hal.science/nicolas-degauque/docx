--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2990-3513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=cZKhRHoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/R-4944-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -207,8171 +228,8296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgA-Producing B Cells Exert Regulatory Function Through Granzyme B in Kidney Allograft Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney360</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34067/KID.0000001054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05561151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-AT1R autoantibodies in pancreas transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Walencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajt.2025.12.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05530465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Vesicles in Lung Transplantation: Biomarkers, Pathophysiological Players, and Therapeutic Weapons?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55 (9), pp.e70042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.70042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05357713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kidney transplants: from antigen recognition to targeted therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (2), pp.89-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41581-025-01039-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05509681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning tumor- and allo-immunity: advances in the use of immune checkpoint inhibitors in kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess van Meerhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoka Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Sprangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (4), pp.sfae061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfae061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04587083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory B Cells Expressing Granzyme B from Tolerant Renal Transplant Patients: Highly Differentiated B Cells with a Unique Pathway with a Specific Regulatory Profile and Strong Interactions with Immune System Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (15), pp.1287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells13151287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rise of a CD27 − IgD − CD11c + B cells population in kidney recipients achieving long‐term graft stability under immunosuppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Kerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.202451143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kidney allograft rejection is associated with an imbalance of B cells, regulatory T cells and differentiated CD28-CD8+ T cells: analysis of a cohort of 1095 graft biopsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Le Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1151127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04192707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of CD8 T cell by B-cells: A narrative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess van Meerhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1125605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1125605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System-level immune monitoring reveals new pathophysiological features in hepatitis-associated aplastic anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Braudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Couec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenvael Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (15), pp.4039-4045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022008224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04200466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human granzyme B regulatory B cells prevent effector CD4+CD25- T cell proliferation through a mechanism dependent from lymphotoxin alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa-Le Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1183714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1183714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04215391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-transplant immune profile defined by principal component analysis predicts acute rejection after kidney transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Colladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Desmaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Bamoulid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1192440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1192440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04214674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogénie des vascularites associées aux ANCA en 2021 : mise au point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bucchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (2), pp.89-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral blood immune cell profiling of acute corneal transplant rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Hjortdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W John Armitage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bylesjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (10), pp.2337 - 2347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajt.17119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing CD45RA (TEMRA) CD8+ T Cells from Kidney Transplant Recipients Exhibit Enhanced Purinergic P2X4 Receptor-Dependent Proinflammatory and Migratory Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra-My Doan Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Bonizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (12), pp.2211-2231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1681/ASN.2022030286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody-mediated allograft rejection is associated with an increase in peripheral differentiated CD28-CD8+ T cells – Analyses of a cohort of 1032 kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Le Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 83, pp.104226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.104226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03854112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial cell, myeloid, and adaptive immune responses in SARS‐CoV‐2 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haziot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuala Mooney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.202100024R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the safety and efficacy of XAV-19 in patients with COVID-19-induced moderate pneumonia: study protocol for a randomized, double-blinded, placebo-controlled phase 2 (2a and 2b) trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-021-05132-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teriflunomide Treatment of Multiple Sclerosis Selectively Modulates CD8 Memory T Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.730342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2021.730342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03366173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminally Differentiated Effector Memory CD8+ T Cells Identify Kidney Transplant Recipients at High Risk of Graft Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra-My Doan-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (4), pp.876-891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1681/ASN.2019080847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional meta‐analysis of regulatory B cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Limou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (11), pp.1757-1769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201948489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Expansion of Human Granzyme B–Expressing B Cells with Potent Regulatory Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Le Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Van-Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 205 (9), pp.2391-2401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.2000335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CXCR5+PD1+ICOS+ Circulating T Follicular Helpers Are Associated With de novo Donor-Specific Antibodies After Renal Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Kerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.2071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02376025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic CD8 + T lymphocytes expressing ALS-causing SOD1 mutant selectively trigger death of spinal motoneurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Coque</w:t>
+                <w:t xml:space="preserve">Dampening of CD8+ T Cell Response by B Cell Depletion Therapy in Antineutrophil Cytoplasmic Antibody–Associated Vasculitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Salsac</w:t>
+                <w:t xml:space="preserve">Marie Bucchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Espinosa-Carrasco</w:t>
+                <w:t xml:space="preserve">Mélanie Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bela Varga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+                <w:t xml:space="preserve">Aurélie Caristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (6), pp.2312-2317. </w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (4), pp.641-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1815961116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/art.40766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03171288v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02156485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dampening of CD8+ T Cell Response by B Cell Depletion Therapy in Antineutrophil Cytoplasmic Antibody–Associated Vasculitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxic CD8 + T lymphocytes expressing ALS-causing SOD1 mutant selectively trigger death of spinal motoneurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bucchia</w:t>
+                <w:t xml:space="preserve">Emmanuelle Coque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Néel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
+                <w:t xml:space="preserve">Céline Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Caristan</w:t>
+                <w:t xml:space="preserve">Gabriel Espinosa-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.40766⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (6), pp.2312-2317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1815961116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02156485v1</w:t>
+                <w:t xml:space="preserve">inserm-03171288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Immune Response by the Inflammatory Metabolic Microenvironment in the Context of Allotransplantation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-7 receptor blockade blunts antigen-specific memory T cell responses and chronic inflammation in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyssia Belarif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Le Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-06804-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02023397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased degradation of ATP is driven by memory~regulatory T cells in kidney transplantation tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93 (5), pp.1154--1164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kint.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Broad Impairment of Natural Killer Cells From Operationally Tolerant Kidney Transplanted Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Judor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01811913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High circulating CD4+CD25hiFOXP3+T-cell sub-population early after lung transplantation is associated with development of bronchiolitis obliterans syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Equipe III, 37 (6), pp.770-781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.healun.2018.01.1306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intermediate level of CD161 expression defines a novel activated, inflammatory, and pathogenic subset of CD8+ T cells involved in multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, GENOBIRD, 88, pp.61-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaut.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of transplanted lungs is controlled by immune cells encounter within pulmonary allografts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.9-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.14487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02154896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood biomarkers of kidney transplant rejection, an endless search?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Soulillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (7), pp.687-697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14737159.2017.1337512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02155438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-15 Harnesses Pro-inflammatory Function of TEMRA CD8 in Kidney-Transplant Recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra-My Doan-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tra-My Doan-Ngoc</w:t>
+                <w:t xml:space="preserve">Michelle Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Caristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.778. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01819099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad Impairment of Natural Killer Cells from Operationally Tolerant Kidney Transplanted Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Judor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1721. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral phenotype and gene expression profiles of combined liver-kidney transplant patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsia A. Vagefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Carlota Londoño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaick Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (3), pp.401-409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/liv.12917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sialylation of antibodies in kidney recipients with de novo donor specific antibody, with or without antibody mediated rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Malard-Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Soulillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77 (11), pp.1076-1083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humimm.2015.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02153149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropathologic, phenotypic and functional analyses of Mucosal Associated Invariant T cells in Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Salou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bryan Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 166-167, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clim.2016.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02150108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of Using CD45RA and CD28 to Investigate CD8 Subsets in Kidney Transplant Recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.999-1006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajt.13581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02153187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Reactivity of TCR Repertoire: Current Concepts, Challenges, and Implication for Allotransplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Soulillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02153397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded CD8 T-cell sharing between periphery and CNS in multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gainche-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (6), pp.609-622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/acn3.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common gene signature across multiple studies relate biomarkers and functional regulation in tolerance to renal allograft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Echasseriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaick Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87 (5), pp.984-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ki.2014.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Role of CD45RA − Foxp3 hi Memory Regulatory T Cells in Clinical Kidney Transplantation Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Panov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (8), pp.1795-1805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1681/ASN.2014050480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02147767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting CD8 T-Cell Metabolism in Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02147167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased Frequency of Circulating Myelin Oligodendrocyte Glycoprotein B Lymphocytes in Patients with Relapsing-Remitting Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Elong Ngono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reindl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/673503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02147304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory T Cells in Kidney Transplantation: New Directions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (9), pp.2288-2300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajt.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02147936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerant Kidney Transplant Patients Produce B Cells with Regulatory Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (10), pp.2588-2598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1681/ASN.2014040404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02148982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique B Cell Differentiation Profile in Tolerant Kidney Transplant Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.144-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajt.12508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unaltered regulatory B-cell frequency and function in patients with multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athénaïs Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155 (2), pp.198-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clim.2014.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion of Highly Differentiated Cytotoxic Terminally Differentiated Effector Memory CD8+ T Cells in a Subset of Clinically Stable Kidney Transplant Recipients: A Potential Marker for Late Graft Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boeffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Clave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (8), pp.1856-1868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1681/ASN.2013080848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory B Cells and Tolerance in Transplantation: From Animal Models to Human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02165775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Antigen-Specific B Cells Using Nominal Antigen-Coated Flow-Beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Elong Ngono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e84273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0084273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02165805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of miR-142-5p in Peripheral Blood Mononuclear Cells from Renal Transplant Patients with Chronic Antibody-Mediated Rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.e60702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0060702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02165884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochlin Produced by Follicular Dendritic Cells Promotes Antibacterial Innate Immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte F. Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Sung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-A. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (5), pp.1063-1072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.immuni.2013.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03930781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Blood of Healthy Individuals Exhibits CD8 T Cells with a Highly Altered TCR Vb Repertoire but with an Unmodified Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boeffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.e21240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0021240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the peripheral T-cell repertoire in kidney transplant patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (11), pp.3280-3290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201040301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect CD4+ TH1 Response, Antidonor Antibodies and Diffuse C4d Graft Deposits in Long-Term Recipients Conditioned by Donor Antigens Priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.L. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boëffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (4), pp.697-708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2009.02556.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune regulation of a prebiotic (GOS/Inulin) supplementation during pregnancy to prevent atopic dermatitis in children</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo reactivation of human preexisting anti-AAV CD8+ T cells mediates deleterious immune response in a preclinical humanized mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Barbarot</w:t>
+                <w:t xml:space="preserve">Gwladys Gernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Avenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAACI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ASGCT 2026 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASGCT, May 2026, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579153v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No lack of regulatory B cells in patients with Multiple Sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Salou</w:t>
+                <w:t xml:space="preserve">Immune regulation of a prebiotic (GOS/Inulin) supplementation during pregnancy to prevent atopic dermatitis in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Workshop on Immune-Mediated Inflammatory Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Noordwijk aan Zee, Netherlands. pp.O4</w:t>
+              <w:t xml:space="preserve">EAACI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00758218v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenotypic, transcriptional and TCR Vβ repertoire signature of CD8+ T cells define a population at-risk of long-term kidney graft dysfunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">No lack of regulatory B cells in patients with Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Workshop on Immune-Mediated Inflammatory Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Netherlands. pp.P59</w:t>
+              <w:t xml:space="preserve">, Nov 2012, Noordwijk aan Zee, Netherlands. pp.O4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00758214v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00758218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of IL-10 secretion by regulatory B lymphocytes in multiple sclerosis patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A phenotypic, transcriptional and TCR Vβ repertoire signature of CD8+ T cells define a population at-risk of long-term kidney graft dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annie Elong Ngono</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boeffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaick Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th european workshop on immune-mediated inflammatory diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nice, France. pp.P25</w:t>
+              <w:t xml:space="preserve">7th European Workshop on Immune-Mediated Inflammatory Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Netherlands. pp.P59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00643972v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00758214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The blood of healthy individuals exhibits CD8 T cells with a highly altered TCR Vß repertoire but with an unmodified phenotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Loss of IL-10 secretion by regulatory B lymphocytes in multiple sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Soulillou</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Elong Ngono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th european workshop on immune-mediated inflammatory diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Nice, France. pp.P4</w:t>
+              <w:t xml:space="preserve">, Nice, France. pp.P25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00643964v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00643972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalizumab alters the TCR repertoire after one year of treatment in four MS patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The blood of healthy individuals exhibits CD8 T cells with a highly altered TCR Vß repertoire but with an unmodified phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Salmon</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boeffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Soulillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th european workshop on immune-mediated inflammatory diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Nice, France. pp.P4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00643964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalizumab alters the TCR repertoire after one year of treatment in four MS patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th european workshop on immune-mediated inflammatory diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Nice, France. pp.P26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00643971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8381,918 +8527,918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations immunologiques d'une supplémentation en prébiotiques (GOS/Inuline) pendant la grossesse pour la prévention de la dermatite atopique chez l'enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granzyme B-secreting B cells as a potential cell therapeutic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Poulaouec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCIS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CXCR5+PD1+ICOS+ circulating T follicular helpers are associated with de novo donor-specific antibodies after renal transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Kerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCIS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic pathways regulate the migration of TEMRA CD8 to inflammatory site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra-My Doan-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02158943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EARLY EXPANSION OF TEMRA CD8 WITH INNATE-LIKE FUNCTION IDENTIFIES KIDNEY TRANSPLANT RECIPIENTS AT HIGH-RISK OF GRAFT FAILURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra-My Doan Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCIS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GZMB+ B cells, a key factor of cell immunity in human?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Poulaouec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Igo meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02164324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD161 intermediate expression defines a novel activated, inflammatory and pathogenic subset of CD8+ T cells involved in multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTRIMS-ACTRIMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9360,51 +9506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F2FD4AE"/>
+    <w:nsid w:val="D98065A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9591,51 +9737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-degauque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2990-3513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4944-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cappelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sailliet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000001054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05530465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Walencik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.12.289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.70042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-025-01039-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04587083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess van Meerhaeghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoka Murakami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sprangers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brinas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Colas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13151287" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delbos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04192707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Mai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rimbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1151127" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine N&#233;el" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1125605" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04200466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Braudeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Couec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenvael Danic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chevreuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022008224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04215391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa-Le Mai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1183714" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04214674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colladant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Desmaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1192440" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;el" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degauque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucchia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.11.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Hjortdal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Griffin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W John Armitage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bylesjo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.17119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan Ngoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Bonizec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2022030286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Bot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104226" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haziot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mooney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100024R" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaborit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanhove" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05132-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019080847" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chesneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948489" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Ha Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2000335" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delbos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02071" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03171288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salsac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815961116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bucchia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;el" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caristan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.40766" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01465" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02023397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyssia Belarif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06804-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.12.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01811913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Judor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00589" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacoste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2018.01.1306" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02154896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14487" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2017.1337512" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00778" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01721" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187428v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dumontet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsia A. Vagefi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carlota Londo&#241;o" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Pallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12917" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malard-Castagnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Soulillou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2015.10.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.03.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tilly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13581" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00089" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200787v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gainche-Salmon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.395" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Panov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Paul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vogt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014050480" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147167v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00547" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147304v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Elong Ngono" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepetit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reindl" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/673503" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13395" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chenouard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014040404" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00974748v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lacombe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12508" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163381v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manceau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Genty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.09.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boeffard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clave" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013080848" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165775v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00497" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084273" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165884v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060702" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03930781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F. Py" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Gonzalez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Long" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Sung Kim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-A. Kim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.01.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501720v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021240" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miqueu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruiz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040301" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Renaudin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Mai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2009.02556.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579153v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758218v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758214v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643972v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643964v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643971v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161909v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Poulaouec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Filloux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lebot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Glemain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161870v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164324v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163221v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vogel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugast" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-degauque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2990-3513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=cZKhRHoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4944-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05561151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cappelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sailliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000001054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05530465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Walencik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Renaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.12.289" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mandin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.70042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-025-01039-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04587083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess van Meerhaeghe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoka Murakami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sprangers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brinas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Colas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13151287" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delbos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04192707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Mai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rimbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1151127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine N&#233;el" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1125605" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04200466v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Braudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Couec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenvael Danic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chevreuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022008224" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04215391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa-Le Mai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1183714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04214674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colladant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Desmaret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1192440" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;el" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degauque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucchia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.11.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Hjortdal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Griffin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W John Armitage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bylesjo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.17119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan Ngoc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Bonizec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2022030286" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Bot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.104226" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haziot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mooney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100024R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaborit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanhove" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05132-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wiertlewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.730342" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Yap" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My Doan-Ngoc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019080847" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chesneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948489" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Ha Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2000335" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delbos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02071" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bucchia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie N&#233;el" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Caristan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.40766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03171288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salsac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815961116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881156v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01465" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02023397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyssia Belarif" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06804-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881134v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.12.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01811913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle David" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Judor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00589" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacoste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2018.01.1306" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02154896v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14487" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soulillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2017.1337512" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819099v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00778" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01721" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dumontet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsia A. Vagefi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carlota Londo&#241;o" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaick Pallier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12917" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153149v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malard-Castagnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Soulillou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2015.10.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.03.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tilly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13581" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153397v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00089" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gainche-Salmon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.199" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.395" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147767v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Panov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Paul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vogt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014050480" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147167v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00547" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Elong Ngono" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepetit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reindl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/673503" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.13395" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chenouard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014040404" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00974748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Lacombe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12508" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manceau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Genty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2014.09.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163547v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boeffard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clave" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013080848" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165775v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00497" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165805v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084273" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060702" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03930781v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F. Py" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Gonzalez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Long" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Sung Kim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-A. Kim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.01.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021240" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miqueu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruiz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040301" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Renaudin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Mai" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2009.02556.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Gernoux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmitt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Avenel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579153v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758218v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758214v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643964v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575917v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Poulaouec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Filloux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lebot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bruneau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Glemain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161870v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164324v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicol" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vogel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugast" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>