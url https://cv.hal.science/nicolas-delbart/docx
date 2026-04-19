--- v0 (2026-03-17)
+++ v1 (2026-04-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Delbart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart. Professeur à l'Université Paris Cité - UFR GHES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0462-6305</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096129328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur au sein du département de géographie de l'Université Paris Cité, directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Energies de Demain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,  responsable du parcours </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et Géomatique Appliquées à l'Environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de la mention de  master </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements portent essentiellement sur la télédétection, sur ses aspects physiques et algorithmiques et sur ses applications en géographie. Mes recherches concernent l’observation par la télédétection de la végétation, naturelle comme agricole, prise d’une part comme une composante essentielle des grands cycles biogéochimiques soumise aux variations climatiques, et d’autre part comme une ressource pour les activités humaines. Elles portent aussi dans une moindre mesure sur la télédétection de ressources hydriques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection des dynamiques environnementales : du bilan de carbone des écosystèmes à l’évaluation des ressources hydriques et agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot Paris 7, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02862112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring Phenology of the Boreal Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Hydrology, Permafrost and Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.559-581, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50930-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring Phenology of the Boreal Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Hydrology, Permafrost and Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.559-581, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50930-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of degraded forests in Guinea, West Africa, using convolutional neural networks and Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1538808. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1538808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future projections of Siberian wildfire and aerosol emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Kusuma Nurrohman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomichi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Végh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (18), pp.4195-4227. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-4195-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-scale crop-specific phenology from disaggregated PROBA-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Remote Sensing of Land Surface Phenology II, 16 (23), pp.4521. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of degraded forests in Guinea, West Africa, based on Sentinel-2 time series by inclusion of moisture-related spectral indices and neighbourhood effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Moiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 281, pp.113230. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of spring departure of long distance migrants correlates with previous year's conditions at their breeding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schwemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riho Marja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.20210331. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2021.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregated PROBA-V data allows monitoring individual crop phenology at a higher observation frequency than Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.e102569. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the capability of ORCHIDEE land surface model to simulate Arctic ecosystems: Sensitivity analysis and site-level model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.1212-1230. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016MS000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection de la neige dans les Andes comme outil de prévision des débits des rivières du Cuyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° spécial Impact du changement climatique sur les dynamiques des milieux montagnards., 103 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing land surface phenology with leafing and flowering observations from the PlantWatch citizen network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, p .273-280. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring land-use change by combining participatory land-use maps with standard remote sensing techniques: Showcase from a remote forest catchment on Mindanao, Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Andres F. Ignacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer. L. Ogania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103-2, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des surfaces enneigées sur les débits de cours d'eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les risques liés à la nature et leur gestion dans les Suds, 91 (3), pp.338-354. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. Piel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (3), p. 276-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of various remote sensing land cover products for plant functional type mapping over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.331-348. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-331-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential knowledge gain in large-scale simulations of forest carbon fluxes from remotely sensed biomass and height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.515-530. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biomass allometry in global land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.GB3015. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GB003917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDVI responses to the forest canopy and floor from spring to summer observed by airborne spectrometer in eastern Siberia .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (12), p. 3615-3624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spring and autumn phenological transitions on forest ecosystem productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andy Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Friedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365 (1555), pp.3227-3246. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality as a key driver of the spatial distribution of aboveground biomass in Amazonian forest: Results from a dynamic vegetation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (10), pp.3027-3039. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-3027-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring phenology in boreal Eurasia over a nearly century time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (3), pp.603 -614. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01505.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the date of leaf appearance in low-arctic tundra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.2551 à 2562. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of spring phenology in boreal regions: A free of snow-effect method using NOAA-AVHRR and SPOT-VGT data (1982-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fedotova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of snow depth and snowmelt on the vegetation variability over central Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Mognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005gl024286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud-burst modelling in Siberia and its impact on quantifying the carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Lomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.2164-2176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00426217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of phenological dates in boreal regions using Normalized Difference Water Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien L'Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97 (1), pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of water resources in semi-arid regions. Louvain, {Interdisciplinary approaches for addressing the 21 century water challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvain4Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining citizen science phenological observations with remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi phénologique de la végétation des régions subarctiques scandinaves: des réponses contrastées au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités et changement climatique: impacts sur les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle du manteau neigeux dans les Andes par télédétection et effet sur le débit des rivières du piémont argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la commission Climat et sociétés du CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing land surface phenology with leafing and flowering observations from the PlantWatch citizen network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des surfaces enneigées sur les débits de cours d’eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association des Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. Piel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique de l'Association de Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing observations of low-arctic vegetation green-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and multi-scale integration for investigating 'Changing permafrost in the Arctic and its global effects in the 21st century .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Annett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buchhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From monitoring to modeling: using biomass observation for benchmarking terrestrial carbon cycle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p.2841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : Tropical ecosystem function and Response to Environmental Change .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of remote sensing and Artificial Intelligence to detect degraded forests - a deep learning approach and expert-labeled Sentinel-2 data in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from Sentinel-1 & 2 and disaggregated PROBA-V data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from disaggregated Medium Spatial Resolution optical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring phenology of crops at the parcel scale : combining high and medium spatial resolution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can remote sensing help citizen-science based phenological studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of flood monitoring in the Senegal river valley using multi-temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optical remote sensing, agricultural statistics and field observations for culture recognition over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural phenology using repetitive optical remote sensing over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the continental biosphere model (ORCHIDEE) over Siberia with remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par télédétection des surfaces enneigées et gelées dans les territoires de l'élevage lapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat et impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface variables simulated by the continental biospheric model (ORCHIDEE) over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat et impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Delbart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart. Professeur à l'Université Paris Cité - UFR GHES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0462-6305</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096129328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur au sein du département de géographie de l'Université Paris Cité, directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Energies de Demain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,  responsable du parcours </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et Géomatique Appliquées à l'Environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de la mention de  master </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements portent essentiellement sur la télédétection, sur ses aspects physiques et algorithmiques et sur ses applications en géographie. Mes recherches concernent l’observation par la télédétection de la végétation, naturelle comme agricole, prise d’une part comme une composante essentielle des grands cycles biogéochimiques soumise aux variations climatiques, et d’autre part comme une ressource pour les activités humaines. Elles portent aussi dans une moindre mesure sur la télédétection de ressources hydriques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection des dynamiques environnementales : du bilan de carbone des écosystèmes à l’évaluation des ressources hydriques et agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot Paris 7, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02862112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring Phenology of the Boreal Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Hydrology, Permafrost and Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.559-581, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50930-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring Phenology of the Boreal Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Hydrology, Permafrost and Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.559-581, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50930-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of degraded forests in Guinea, West Africa, using convolutional neural networks and Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1538808. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1538808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future projections of Siberian wildfire and aerosol emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Kusuma Nurrohman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomichi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Végh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (18), pp.4195-4227. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-4195-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-scale crop-specific phenology from disaggregated PROBA-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Remote Sensing of Land Surface Phenology II, 16 (23), pp.4521. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of degraded forests in Guinea, West Africa, based on Sentinel-2 time series by inclusion of moisture-related spectral indices and neighbourhood effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Moiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 281, pp.113230. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of spring departure of long distance migrants correlates with previous year's conditions at their breeding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schwemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riho Marja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.20210331. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2021.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregated PROBA-V data allows monitoring individual crop phenology at a higher observation frequency than Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.e102569. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the capability of ORCHIDEE land surface model to simulate Arctic ecosystems: Sensitivity analysis and site-level model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.1212-1230. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016MS000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection de la neige dans les Andes comme outil de prévision des débits des rivières du Cuyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° spécial Impact du changement climatique sur les dynamiques des milieux montagnards., 103 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing land surface phenology with leafing and flowering observations from the PlantWatch citizen network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, p .273-280. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring land-use change by combining participatory land-use maps with standard remote sensing techniques: Showcase from a remote forest catchment on Mindanao, Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Andres F. Ignacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer. L. Ogania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des surfaces enneigées sur les débits de cours d'eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les risques liés à la nature et leur gestion dans les Suds, 91 (3), pp.338-354. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. Piel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (3), p. 276-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of various remote sensing land cover products for plant functional type mapping over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.331-348. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-331-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biomass allometry in global land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.GB3015. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GB003917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential knowledge gain in large-scale simulations of forest carbon fluxes from remotely sensed biomass and height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.515-530. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDVI responses to the forest canopy and floor from spring to summer observed by airborne spectrometer in eastern Siberia .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (12), p. 3615-3624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spring and autumn phenological transitions on forest ecosystem productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andy Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Friedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365 (1555), pp.3227-3246. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality as a key driver of the spatial distribution of aboveground biomass in Amazonian forest: Results from a dynamic vegetation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (10), pp.3027-3039. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-3027-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring phenology in boreal Eurasia over a nearly century time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (3), pp.603 -614. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01505.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the date of leaf appearance in low-arctic tundra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.2551 à 2562. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of spring phenology in boreal regions: A free of snow-effect method using NOAA-AVHRR and SPOT-VGT data (1982-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fedotova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of snow depth and snowmelt on the vegetation variability over central Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Mognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005gl024286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud-burst modelling in Siberia and its impact on quantifying the carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Lomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.2164-2176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00426217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of phenological dates in boreal regions using Normalized Difference Water Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien L'Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97 (1), pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of water resources in semi-arid regions. Louvain, {Interdisciplinary approaches for addressing the 21 century water challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvain4Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining citizen science phenological observations with remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi phénologique de la végétation des régions subarctiques scandinaves: des réponses contrastées au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités et changement climatique: impacts sur les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle du manteau neigeux dans les Andes par télédétection et effet sur le débit des rivières du piémont argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la commission Climat et sociétés du CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing land surface phenology with leafing and flowering observations from the PlantWatch citizen network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des surfaces enneigées sur les débits de cours d’eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association des Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. Piel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique de l'Association de Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing observations of low-arctic vegetation green-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and multi-scale integration for investigating 'Changing permafrost in the Arctic and its global effects in the 21st century .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Annett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buchhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From monitoring to modeling: using biomass observation for benchmarking terrestrial carbon cycle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p.2841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : Tropical ecosystem function and Response to Environmental Change .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of remote sensing and Artificial Intelligence to detect degraded forests - a deep learning approach and expert-labeled Sentinel-2 data in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from Sentinel-1 & 2 and disaggregated PROBA-V data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from disaggregated Medium Spatial Resolution optical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring phenology of crops at the parcel scale : combining high and medium spatial resolution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can remote sensing help citizen-science based phenological studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of flood monitoring in the Senegal river valley using multi-temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optical remote sensing, agricultural statistics and field observations for culture recognition over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the continental biosphere model (ORCHIDEE) over Siberia with remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural phenology using repetitive optical remote sensing over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par télédétection des surfaces enneigées et gelées dans les territoires de l'élevage lapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat et impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface variables simulated by the continental biospheric model (ORCHIDEE) over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat et impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A16490C"/>
+    <w:nsid w:val="3ADC1700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-delbart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0462-6305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096129328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liedlab.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/geographie-amenagement-environnement-et-developpement-K2VO0KVP/master-gaed-parcours-teledetection-et-geomatique-appliquees-a-l-environnement-tgae-m2-JRWBKY4F.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/geographie-amenagement-environnement-et-developpement-K2VO0KVP.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02862112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50930-9_19" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vo Quang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jaffrain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1538808" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kusuma Nurrohman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomichi Kato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Ninomiya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea V&#233;gh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4195-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rivas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moiret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwemmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riho Marja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102569" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dantec-N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2861" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2903" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beaubien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8V96CPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andres F. Ignacio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer. L. Ogania" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86JN9N6P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1656" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-331-2013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.11.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Field" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GB003917" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Suzuki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kobayashi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asanuma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiyama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928323v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andy Black" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Friedl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3027-2010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01505.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPQZ2RM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375946v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01466.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8HXWGPH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedotova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Mognard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005gl024286" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00426217v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quegan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Hermitte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Annett" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchhorn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376210v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517585v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dragoi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376114v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Palaminy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-delbart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0462-6305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096129328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liedlab.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/geographie-amenagement-environnement-et-developpement-K2VO0KVP/master-gaed-parcours-teledetection-et-geomatique-appliquees-a-l-environnement-tgae-m2-JRWBKY4F.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/geographie-amenagement-environnement-et-developpement-K2VO0KVP.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02862112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50930-9_19" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vo Quang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jaffrain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1538808" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kusuma Nurrohman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomichi Kato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Ninomiya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea V&#233;gh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4195-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rivas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moiret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwemmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riho Marja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102569" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dantec-N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2861" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2903" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beaubien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8V96CPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andres F. Ignacio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer. L. Ogania" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86JN9N6P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1656" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-331-2013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Field" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GB003917" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Suzuki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kobayashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asanuma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiyama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andy Black" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Friedl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3027-2010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01505.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPQZ2RM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375946v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01466.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8HXWGPH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedotova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Mognard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005gl024286" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00426217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quegan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392489v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Hermitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Annett" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchhorn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dragoi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Palaminy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>