--- v1 (2026-04-19)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Delbart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart. Professeur à l'Université Paris Cité - UFR GHES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0462-6305</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096129328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur au sein du département de géographie de l'Université Paris Cité, directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Energies de Demain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,  responsable du parcours </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et Géomatique Appliquées à l'Environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de la mention de  master </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements portent essentiellement sur la télédétection, sur ses aspects physiques et algorithmiques et sur ses applications en géographie. Mes recherches concernent l’observation par la télédétection de la végétation, naturelle comme agricole, prise d’une part comme une composante essentielle des grands cycles biogéochimiques soumise aux variations climatiques, et d’autre part comme une ressource pour les activités humaines. Elles portent aussi dans une moindre mesure sur la télédétection de ressources hydriques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection des dynamiques environnementales : du bilan de carbone des écosystèmes à l’évaluation des ressources hydriques et agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot Paris 7, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02862112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring Phenology of the Boreal Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Hydrology, Permafrost and Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.559-581, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50930-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring Phenology of the Boreal Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Hydrology, Permafrost and Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.559-581, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50930-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of degraded forests in Guinea, West Africa, using convolutional neural networks and Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1538808. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1538808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future projections of Siberian wildfire and aerosol emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Kusuma Nurrohman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomichi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Végh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (18), pp.4195-4227. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-4195-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-scale crop-specific phenology from disaggregated PROBA-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Remote Sensing of Land Surface Phenology II, 16 (23), pp.4521. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of degraded forests in Guinea, West Africa, based on Sentinel-2 time series by inclusion of moisture-related spectral indices and neighbourhood effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Moiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 281, pp.113230. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of spring departure of long distance migrants correlates with previous year's conditions at their breeding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schwemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riho Marja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.20210331. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2021.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregated PROBA-V data allows monitoring individual crop phenology at a higher observation frequency than Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.e102569. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the capability of ORCHIDEE land surface model to simulate Arctic ecosystems: Sensitivity analysis and site-level model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.1212-1230. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016MS000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection de la neige dans les Andes comme outil de prévision des débits des rivières du Cuyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° spécial Impact du changement climatique sur les dynamiques des milieux montagnards., 103 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing land surface phenology with leafing and flowering observations from the PlantWatch citizen network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, p .273-280. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring land-use change by combining participatory land-use maps with standard remote sensing techniques: Showcase from a remote forest catchment on Mindanao, Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Andres F. Ignacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer. L. Ogania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des surfaces enneigées sur les débits de cours d'eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les risques liés à la nature et leur gestion dans les Suds, 91 (3), pp.338-354. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. Piel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (3), p. 276-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of various remote sensing land cover products for plant functional type mapping over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.331-348. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-331-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biomass allometry in global land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.GB3015. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GB003917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential knowledge gain in large-scale simulations of forest carbon fluxes from remotely sensed biomass and height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.515-530. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDVI responses to the forest canopy and floor from spring to summer observed by airborne spectrometer in eastern Siberia .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (12), p. 3615-3624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spring and autumn phenological transitions on forest ecosystem productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andy Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Friedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365 (1555), pp.3227-3246. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality as a key driver of the spatial distribution of aboveground biomass in Amazonian forest: Results from a dynamic vegetation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (10), pp.3027-3039. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-3027-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring phenology in boreal Eurasia over a nearly century time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (3), pp.603 -614. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01505.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the date of leaf appearance in low-arctic tundra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.2551 à 2562. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of spring phenology in boreal regions: A free of snow-effect method using NOAA-AVHRR and SPOT-VGT data (1982-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fedotova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of snow depth and snowmelt on the vegetation variability over central Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Mognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005gl024286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud-burst modelling in Siberia and its impact on quantifying the carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Lomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.2164-2176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00426217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of phenological dates in boreal regions using Normalized Difference Water Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien L'Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97 (1), pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of water resources in semi-arid regions. Louvain, {Interdisciplinary approaches for addressing the 21 century water challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvain4Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining citizen science phenological observations with remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi phénologique de la végétation des régions subarctiques scandinaves: des réponses contrastées au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités et changement climatique: impacts sur les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle du manteau neigeux dans les Andes par télédétection et effet sur le débit des rivières du piémont argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la commission Climat et sociétés du CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing land surface phenology with leafing and flowering observations from the PlantWatch citizen network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des surfaces enneigées sur les débits de cours d’eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association des Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. Piel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique de l'Association de Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing observations of low-arctic vegetation green-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and multi-scale integration for investigating 'Changing permafrost in the Arctic and its global effects in the 21st century .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Annett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buchhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From monitoring to modeling: using biomass observation for benchmarking terrestrial carbon cycle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p.2841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : Tropical ecosystem function and Response to Environmental Change .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of remote sensing and Artificial Intelligence to detect degraded forests - a deep learning approach and expert-labeled Sentinel-2 data in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from Sentinel-1 & 2 and disaggregated PROBA-V data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from disaggregated Medium Spatial Resolution optical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring phenology of crops at the parcel scale : combining high and medium spatial resolution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can remote sensing help citizen-science based phenological studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of flood monitoring in the Senegal river valley using multi-temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optical remote sensing, agricultural statistics and field observations for culture recognition over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the continental biosphere model (ORCHIDEE) over Siberia with remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural phenology using repetitive optical remote sensing over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par télédétection des surfaces enneigées et gelées dans les territoires de l'élevage lapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat et impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface variables simulated by the continental biospheric model (ORCHIDEE) over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat et impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Delbart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart. Professeur à l'Université Paris Cité - UFR GHES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0462-6305</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096129328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur au sein du département de géographie de l'Université Paris Cité, directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Energies de Demain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,  responsable du parcours </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et Géomatique Appliquées à l'Environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de la mention de  master </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements portent essentiellement sur la télédétection, sur ses aspects physiques et algorithmiques et sur ses applications en géographie. Mes recherches concernent l’observation par la télédétection de la végétation, naturelle comme agricole, prise d’une part comme une composante essentielle des grands cycles biogéochimiques soumise aux variations climatiques, et d’autre part comme une ressource pour les activités humaines. Elles portent aussi dans une moindre mesure sur la télédétection de ressources hydriques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection des dynamiques environnementales : du bilan de carbone des écosystèmes à l’évaluation des ressources hydriques et agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Diderot Paris 7, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02862112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring Phenology of the Boreal Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Hydrology, Permafrost and Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.559-581, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50930-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring Phenology of the Boreal Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Hydrology, Permafrost and Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.559-581, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50930-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of degraded forests in Guinea, West Africa, using convolutional neural networks and Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1538808. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsen.2025.1538808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future projections of Siberian wildfire and aerosol emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Kusuma Nurrohman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomichi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Végh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (18), pp.4195-4227. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-4195-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-scale crop-specific phenology from disaggregated PROBA-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Remote Sensing of Land Surface Phenology II, 16 (23), pp.4521. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of degraded forests in Guinea, West Africa, based on Sentinel-2 time series by inclusion of moisture-related spectral indices and neighbourhood effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Moiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 281, pp.113230. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of spring departure of long distance migrants correlates with previous year's conditions at their breeding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schwemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riho Marja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), pp.20210331. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2021.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregated PROBA-V data allows monitoring individual crop phenology at a higher observation frequency than Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.e102569. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the capability of ORCHIDEE land surface model to simulate Arctic ecosystems: Sensitivity analysis and site-level model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.1212-1230. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016MS000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection de la neige dans les Andes comme outil de prévision des débits des rivières du Cuyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° spécial Impact du changement climatique sur les dynamiques des milieux montagnards., 103 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing land surface phenology with leafing and flowering observations from the PlantWatch citizen network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, p .273-280. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring land-use change by combining participatory land-use maps with standard remote sensing techniques: Showcase from a remote forest catchment on Mindanao, Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Andres F. Ignacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer. L. Ogania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des surfaces enneigées sur les débits de cours d'eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les risques liés à la nature et leur gestion dans les Suds, 91 (3), pp.338-354. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. Piel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (3), p. 276-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of various remote sensing land cover products for plant functional type mapping over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.331-348. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-331-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biomass allometry in global land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.GB3015. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GB003917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential knowledge gain in large-scale simulations of forest carbon fluxes from remotely sensed biomass and height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.515-530. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDVI responses to the forest canopy and floor from spring to summer observed by airborne spectrometer in eastern Siberia .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (12), p. 3615-3624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality as a key driver of the spatial distribution of aboveground biomass in Amazonian forest: Results from a dynamic vegetation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (10), pp.3027-3039. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-3027-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spring and autumn phenological transitions on forest ecosystem productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andy Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Friedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365 (1555), pp.3227-3246. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring phenology in boreal Eurasia over a nearly century time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (3), pp.603 -614. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01505.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the date of leaf appearance in low-arctic tundra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (12), pp.2551 à 2562. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of spring phenology in boreal regions: A free of snow-effect method using NOAA-AVHRR and SPOT-VGT data (1982-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fedotova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of snow depth and snowmelt on the vegetation variability over central Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Mognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005gl024286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud-burst modelling in Siberia and its impact on quantifying the carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Lomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.2164-2176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00426217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of phenological dates in boreal regions using Normalized Difference Water Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien L'Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97 (1), pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of water resources in semi-arid regions. Louvain, {Interdisciplinary approaches for addressing the 21 century water challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvain4Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining citizen science phenological observations with remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi phénologique de la végétation des régions subarctiques scandinaves: des réponses contrastées au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités et changement climatique: impacts sur les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle du manteau neigeux dans les Andes par télédétection et effet sur le débit des rivières du piémont argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la commission Climat et sociétés du CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing land surface phenology with leafing and flowering observations from the PlantWatch citizen network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MAGIS, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans la région de Nova Friburgo (Etat de Rio de Janeiro, Brésil). Une étape vers l’évaluation et la gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. Piel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique de l'Association de Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des surfaces enneigées sur les débits de cours d’eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association des Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing observations of low-arctic vegetation green-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and multi-scale integration for investigating 'Changing permafrost in the Arctic and its global effects in the 21st century .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Annett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buchhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From monitoring to modeling: using biomass observation for benchmarking terrestrial carbon cycle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. p.2841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : Tropical ecosystem function and Response to Environmental Change .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of remote sensing and Artificial Intelligence to detect degraded forests - a deep learning approach and expert-labeled Sentinel-2 data in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Vo Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from Sentinel-1 & 2 and disaggregated PROBA-V data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from disaggregated Medium Spatial Resolution optical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring phenology of crops at the parcel scale : combining high and medium spatial resolution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can remote sensing help citizen-science based phenological studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of flood monitoring in the Senegal river valley using multi-temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optical remote sensing, agricultural statistics and field observations for culture recognition over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the continental biosphere model (ORCHIDEE) over Siberia with remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural phenology using repetitive optical remote sensing over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par télédétection des surfaces enneigées et gelées dans les territoires de l'élevage lapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle de Palaminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat et impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface variables simulated by the continental biospheric model (ORCHIDEE) over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat et impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ADC1700"/>
+    <w:nsid w:val="70F04201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-delbart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0462-6305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096129328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liedlab.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/geographie-amenagement-environnement-et-developpement-K2VO0KVP/master-gaed-parcours-teledetection-et-geomatique-appliquees-a-l-environnement-tgae-m2-JRWBKY4F.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/geographie-amenagement-environnement-et-developpement-K2VO0KVP.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02862112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50930-9_19" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vo Quang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jaffrain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1538808" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kusuma Nurrohman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomichi Kato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Ninomiya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea V&#233;gh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4195-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rivas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moiret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwemmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riho Marja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102569" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dantec-N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2861" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2903" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beaubien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8V96CPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andres F. Ignacio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer. L. Ogania" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86JN9N6P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1656" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-331-2013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Field" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GB003917" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Suzuki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kobayashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asanuma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiyama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andy Black" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Friedl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3027-2010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01505.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPQZ2RM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375946v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01466.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8HXWGPH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedotova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Mognard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005gl024286" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00426217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quegan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392489v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Hermitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Annett" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchhorn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dragoi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Palaminy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-delbart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0462-6305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096129328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liedlab.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/geographie-amenagement-environnement-et-developpement-K2VO0KVP/master-gaed-parcours-teledetection-et-geomatique-appliquees-a-l-environnement-tgae-m2-JRWBKY4F.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/geographie-amenagement-environnement-et-developpement-K2VO0KVP.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02862112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50930-9_19" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vo Quang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jaffrain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1538808" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kusuma Nurrohman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomichi Kato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Ninomiya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea V&#233;gh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4195-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rivas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moiret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwemmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riho Marja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102569" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dantec-N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2903" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beaubien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8V96CPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andres F. Ignacio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer. L. Ogania" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86JN9N6P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1656" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-331-2013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Field" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GB003917" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Suzuki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kobayashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asanuma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiyama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malhi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3027-2010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928323v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andy Black" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Friedl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0102" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01505.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPQZ2RM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375946v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01466.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8HXWGPH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedotova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Mognard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005gl024286" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00426217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quegan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392489v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Hermitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Annett" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchhorn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dragoi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Palaminy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>