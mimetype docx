--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -381,50 +381,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Notice n°256 », GUIMIER-SORBETS Anne-Marie (dir.), Bulletin de l’Association internationale pour l’étude de la mosaïque antique, 25, Bibliographie 2016-2018 et compléments des années antérieures, Paris, 2019, p. 96</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Notice n°733 », GUIMIER-SORBETS Anne-Marie (dir.), Bulletin de l’Association internationale pour l’étude de la mosaïque antique, 25, Bibliographie 2016-2018 et compléments des années antérieures, Paris, 2019, p. 191</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Parlando di...&amp;quot;barbari&amp;quot;. L’antichità a colori. Il caso della Gallia dell’Est. », Archeologia Viva, n°198, novembre-décembre 2019, p. 54-60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -433,189 +565,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia Viva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542866v1</w:t>
-              </w:r>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">hal-02542918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DELFERRIÈRE Nicolas, « Notice n°728 », GUIMIER-SORBETS Anne-Marie (dir.), Bulletin de l’Association internationale pour l’étude de la mosaïque antique, 25, Bibliographie 2016-2018 et compléments des années antérieures, Paris, 2019, p. 188-189</w:t>
               </w:r>
@@ -1706,165 +1706,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01266124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pêcheurs à la ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le monde rural à l’époque romaine, 129, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du nouveau sur le site gallo-romain de Deilly à Villeperrot : l’étude des peintures murales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pont magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01112715v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01112713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2148,260 +2148,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’épitaphe du pictor de Bourbon-Lancy (Saône-et-Loire) : une inscription funéraire gallo-romaine méconnue », Boislève J., Dardenay A. et Monier F. (éd.), Peintures et stucs d’époque romaine. Etudes toichographologiques, Pictor, 7, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Edme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 29e colloque de l’Association Française pour la Peinture Murale Antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Louvres, France. pp.317-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre romain de Lyon et son environnement : présentation du PCR et considérations sur quelques éléments de décor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Fellague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : le décor dans les monuments de spectacle en Gaule et dans les provinces romaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Kozlowski, F. Ferreira, A. Taiuti, Oct 2018, Paris, Inha, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Observations macroscopiques et analyses par spectroscopie Raman des pigments des peintures murales gallo-romaines : une courte présentation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compte-rendu DOKIMA, séminaire des doctorants de l’UB/UFC, [en ligne] (http://dokima.hypotheses.org, publié en ligne le 26/01/18).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742766v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04813133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enduits peints sur l'oppidum de Bibracte : découvertes anciennes et récentes&amp;quot;,</w:t>
               </w:r>
@@ -3541,221 +3541,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décor et fonction des espaces dans l’architecture privée à partir d’exemples campaniens et gallo-romains : retour sur l’historiographie de la thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Narès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Labit-Tlili; Simon Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parure &amp; Apparat. Orner la ville, le corps et l'animal (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 21 mai 2019 à l'INHA, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.84-100, 2024, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62806/FARA2824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le théâtre romain de Lyon et ses aditus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Djamila Fellague, Jean-Charles Moretti (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les théâtres antiques et leurs entrées. Parodos et aditus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Editions, pp.259-304, 2024, 978-2-35668-085-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550336v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-05509779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments funéraires de Besançon/Vesontio et Luxeuil-les-Bains/Luxovium</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
@@ -4394,178 +4394,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03533859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’intérêt de la toichographologie (étude des enduits peints), quelques exemples lingons », SERRANO Claire (dir.), Sciences d’aujourd’hui pour comprendre hier : les techniques de l’archéologie appliquées à la Haute-Marne, Catalogue d’exposition, Archives départementales de la Haute-Marne, Chamarandes- Choignes, 15 juin-21 décembre 2018, Langres, 2018, p. 105-116</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences d’aujourd’hui pour comprendre hier : les techniques de l’archéologie appliquées à la Haute-Marne, Catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un décor sénon étonnant : les enduits peints de Batilly-en-Gâtinais (45) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BARAY Luc (dir.), Les Sénons. Archéologie et histoire d’un peuple gaulois, Catalogue d’exposition, Palais synodal de Sens-Musée des Beaux-Arts et d’Archéologie de Troyes, 19 mai-29 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck (Gand), p. 115., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820669v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02542854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caeruleum et Cinnabaris ? Décors pré-romains et romains précoces sur le territoire des Éduens, des Lingons et des Sénons</w:t>
               </w:r>
@@ -5023,327 +5023,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« TROY.00002 ; 00003 ; 00005 ; 00006 ; 00007 ; 00010 ; 00011 ; 00013 ; 00014 ; 00015 », Base de données DÉCORS ANTIQUES [En ligne], (http://www.archeo.ens.fr/spip.php?article439, publié le 23 avril 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« BOLA.00006 ; 00008 », Base de données DÉCORS ANTIQUES [En ligne], (http://www.archeo.ens.fr/spip.php?article439, publié le 19 juin 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« AUXE.00007 ; 00020 ; 00026 ; 00031 ; 00032 ; 00033 ; 00034 », Base de données DÉCORS ANTIQUES [En ligne], (http://www.archeo.ens.fr/spip.php?article439, publié le 13 avril 2015).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« ALES.00029 ; 00030 ; 00031 ; 00032 ; 00034 ; 00035 ; 00037 ; 00039 ; 00041 ; 00042 ; 00043 ; 00044 », Base de données DÉCORS ANTIQUES [En ligne], http://www.archeo.ens.fr/spip.php?article439, publié le 15 décembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Barbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627409v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-01625698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5496,2025 +5496,2025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les enduits peints », LABAUNE Yannick (dir.), ALIX Stéphane, BARRAL Philippe, DUCREUX Franck, FERREIRA Filipe, GLAUS Matthias, JOLY Martine, LABAUNE Yannick et PASCAL Marie-Noëlle, Le complexe monumental de la Genetoye (Autun, Saône-et-Loire) dans son environnement. Approches diachroniques et pluridisciplinaires de la confluence Arroux/Ternin de la préhistoire au Moyen Âge, rapport annuel d’activité 2018, Autun, décembre 2018, vol. 2, p. 225-245</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«Les enduits peints du théâtre du Haut-du-Verger: début de l’étude », LABAUNE Yannick (dir.), ALIX Stéphane, BARRAL Philippe, DUCREUX Franck, FERREIRA Filipe, GLAUS Matthias, JOLY Martine, LABAUNE Yannick et PASCAL Marie-Noëlle, Le complexe monumental de la Genetoye (Autun, Saône-et-Loire) dans son environnement. Approches diachroniques et pluridisciplinaires de la confluence Arroux/Ternin de la préhistoire au Moyen Âge, rapport annuel d’activité 2018, Autun, décembre 2018, vol. 3, p. 365-367</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Inventaire des enduits peints préalable à la publication », BÉAL Jean-Claude et LANDRY Christophe (dir.), La villa du Palais à Châteauneuf-du-Rhône (Drôme), rapport du projet collectif de recherches 2018, Lyon, décembre 2018, p. 37-45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un enduit peint conservé in situ : intervention et analyse », DUROST Raphaël (dir.), DELFERRIÈRE Nicolas, DELOR-AHÜ Anne, FÉVRIER Serge, SÉVÈRE Mikaël et TESTARD Pierre, Saint-Dizier, « Les Crassées » (Haute-Marne). L’établissement rural antique, Campagne archéologique du 04 juin au 06 juillet 2018, Deuxième année du deuxième programme triennal, rapport de fouille programmée 2018, Inrap, Saint-Dizier, 2018, p. 56-57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Les enduits peints », LABAUNE Yannick (dir.), ALIX Stéphane, BARRAL Philippe, DUCREUX Franck, FERREIRA Filipe, GLAUS Matthias, JOLY Martine, LABAUNE Yannick et PASCAL Marie-Noëlle, Le complexe monumental de la Genetoye (Autun, Saône-et-Loire) dans son environnement. Approches diachroniques et pluridisciplinaires de la confluence Arroux/Ternin de la préhistoire au Moyen Âge, rapport annuel d’activité 2018, Autun, décembre 2018, vol. 2, p. 225-245</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enduits peints des sites de « La Boussière » à Mâlain et des « Froidefonds » à Ancey (21): inventaire et perspectives d’études, rapport d’inventaire toichographologique, Service régional de l’archéologie de Bourgogne-Franche-Comté, Dijon, Inédit, 2018, 166 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agglomération antique de Senon-Amel (Meuse) : programme de prospection thématique pluriannuel (2016-2018), rapport d'activité 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy); Service Régional de l'Archéologie de Lorraine (Metz). 2018, pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étude préliminaire des éléments de décor (mosaïques et roches décoratives) », PASCAL Marie-Noëlle (dir.), Autun, Avenue Charles de Gaulle, parking ATAC, Bourgogne-Franche-Comté, Saône-et-Loire, rapport d’opération : diagnostic archéologique, INRAP Bourgogne-Franche-Comté, Dijon, février 2018, p. 84-95</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Dijon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Simon Ritz</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les enduits peints », LABAUNE Yannick (dir.), ALIX Stéphane, BARRAL Philippe, FERREIRA Filipe, GOUBIN Yann, GLAUS Matthias, JOLY Martine, LABAUNE Yannick, LEDER Simon, NOUVEL Pierre, PASCAL Marie-Noëlle et THIVET Matthieu, Le complexe monumental de la Genetoye (Autun, Saône-et-Loire) dans son environnement. Approches diachroniques et pluridisciplinaires de la confluence Arroux/Ternin de la préhistoire au Moyen Âge, rapport annuel d’activité 2017, Autun, 2017, vol. 3, p. 349-352</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Parc aux Chevaux PC 14 », GUICHARD Vincent (dir.), Bibracte, rapport intermédiaire 2017 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray, synthèse, Centre archéologique du Mont Beuvray, Glux-en-Glenne, 2017, p. 327-331</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Compléments d’observation des sols de la domus PC1 », GUICHARD Vincent (dir.), Bibracte, rapport intermédiaire 2017 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray, synthèse, Centre archéologique du Mont Beuvray, Glux-en-Glenne, 2017, p. 333-342</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Février</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Étude des enduits peints », LABAUNE Yannick (dir.), BARRAL Philippe, FERREIRA Filippe, GOUBIN Yann, GLAUS Matthias, JOLY Martine, LABAUNE Yannick, LOUIS Antoine, NOUVEL Pierre et THIVET Matthieu, Le complexe monumental de la Genetoye (Autun, Saône-et-Loire) dans son environnement. Approches diachroniques et pluridisciplinaires de la confluence Arroux/Ternin de la préhistoire au Moyen-Age, rapport annuel 2016, Autun, 2016, vol. 3, p. 220-224</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alise-Sainte-Reine (21), &amp;quot;En Curiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Pieters</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pansiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Rodriguez</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine (Nancy); Service Régional de l'Archéologie de Lorraine (Metz). 2018, pp.323</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le Parc aux Chevaux PC 14 », GUICHARD Vincent (dir.), Bibracte, rapport intermédiaire 2017 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray, synthèse, Centre archéologique du Mont Beuvray, Glux-en-Glenne, 2017, p. 327-331</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les enduits peints », LABAUNE Yannick (dir.), BARRAL Philippe, FERREIRA Filippe, GOUBIN Yann, GLAUS Matthias, JOLY Martine, LABAUNE Yannick, LOUIS Antoine, NOUVEL Pierre et THIVET Matthieu, Le complexe monumental de la Genetoye (Autun, Saône-et-Loire) dans son environnement. Approches diachroniques et pluridisciplinaires de la confluence Arroux/Ternin de la préhistoire au Moyen-Age, rapport annuel 2016, Autun, 2016, vol. 2, p. 389-409</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inventaire des enduits peints », LABAUNE Yannick (dir.), BARRAL Philippe, FERREIRA Filippe, GOUBIN Yann, GLAUS Matthias, JOLY Martine, LABAUNE Yannick, LOUIS Antoine, NOUVEL Pierre et THIVET Matthieu, Le complexe monumental de la Genetoye (Autun, Saône-et-Loire) dans son environnement. Approches diachroniques et pluridisciplinaires de la confluence Arroux/Ternin de la préhistoire au Moyen-Age, rapport annuel 2016, Autun, 2016, vol. 3, p. 323-327</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Approche préliminaire des enduits peints », LABAUNE Yannick (dir.), BARRAL Philippe, FERREIRA Filippe, GOUBIN Yann, GLAUS Matthias, JOLY Martine, LABAUNE Yannick, LOUIS Antoine, NOUVEL Pierre et THIVET Matthieu, Le complexe monumental de la Genetoye (Autun, Saône-et-Loire) dans son environnement. Approches diachroniques et pluridisciplinaires de la confluence Arroux/Ternin de la préhistoire au Moyen-Age, rapport annuel 2016, Autun, 2016, vol. 3, p. 116-119</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Étude des enduits peints et des roches décoratives », BÉAL Jean-Claude et LANDRY Christophe (dir.), La villa du Palais à Châteauneuf-du-Rhône (Drôme) ; un projet collectif de recherches, Projet Collectif de Recherches, novembre 2016, Lyon, p. 82-84</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Étude des enduits peints », ESCHBACH François (dir.), Alise-Sainte-Reine, Lieu-dit « En-Curiot », Rapport d’opération d’archéologie préventive, Chadouillet, mars 2016, vol. I, p. 223-227, vol. II, p. 431-436</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Parc aux Chevaux PC 14 », Bibracte, rapport annuel 2016 du programme quadriennal de recherche 2013-2016 sur le Mont Beuvray, synthèse, Centre archéologique du Mont Beuvray, Glux-en-Glenne, 2016, p. 73-103</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fochesato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2017</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse des enduits peints », ISNARD Fabien (dir.), Saint-Paul-Trois-Châteaux, Drôme, Auvergne-Rhône-Alpes, Rue du Serre Blanc et rue Pradelle, Rapport d’opération : diagnostic archéologique, INRAP Rhône-Alpes-Auvergne, juin 2016, p. 48-49 et p. 69, fig. 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Compléments d’observation des sols de la domus PC1 », GUICHARD Vincent (dir.), Bibracte, rapport intermédiaire 2017 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray, synthèse, Centre archéologique du Mont Beuvray, Glux-en-Glenne, 2017, p. 333-342</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Étude des roches décoratives », ALIX Stéphane (dir.), Autun, 2, chemin de la Caserne, Saône-et-Loire, Bourgogne. Caserne Changarnier, tranche 1, rapport d’opération : diagnostic archéologique, INRAP Grand Est-Sud, octobre 2015, p. 93-95</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des revêtements architecturaux gallo-romains conservés au Musée d’Histoire et d’Archéologie de Nuits-Saint-Georges (Côte-d’Or), rapport d’étude, Dijon, Inédit, 2015, 15 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des revêtements architecturaux romains et gallo-romains conservés au Musée des Beaux-Arts de Beaune (Côte d’Or), Dijon, 2015, 23 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les éléments de décor peint et stuqué de l’oecus J », Bibracte, rapport intermédiaire 2015 du programme quadriennal de recherche 2013-2016 sur le Mont Beuvray, synthèse, Centre archéologique du Mont Beuvray, Glux-en-Glenne, 2015, p. 263-264.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Parc aux Chevaux PC 14 », Bibracte, rapport intermédiaire 2015 du programme quadriennal de recherche 2013-2016 sur le Mont Beuvray, synthèse, Centre archéologique du Mont Beuvray, Glux-en-Glenne, 2015, p. 59-112</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2017</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Hoppadietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2016</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mosaïque du sol US 2023 », ALIX Stéphane (dir.), Autun, rue Jeannin, Saône-et-Loire, Bourgogne. Redécouverte de la domus à la mosaïque de Neptune, rapport d’opération : diagnostic archéologique, INRAP Grand Est-Sud, septembre 2015, p. 61-68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Eschbach</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mosaïque du sol US 2023 », ALIX Stéphane (dir.), Autun, rue Jeannin, Saône- et-Loire, Bourgogne. Redécouverte de la domus à la mosaïque de Neptune, rapport d’opération : diagnostic archéologique, INRAP Grand Est-Sud, Dijon, septembre 2015, p. 61-68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Étude des roches décoratives », ALIX Stéphane (dir.), Autun, rue Jeannin, Saône-et-Loire, Bourgogne. Redécouverte de la domus à la mosaïque de Neptune, rapport d’opération : diagnostic archéologique, Inrap Grand Est-Sud, septembre 2015, p. 120-132</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.691</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...970 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lamotte</w:t>
-[...28 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01625703v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02542941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Description de la mosaïque du sol US 3001 », ALIX Stéphane (dir.), Autun, rue Jeannin, Saône-et-Loire, Bourgogne. Redécouverte de la domus à la mosaïque de Neptune, rapport d’opération : diagnostic archéologique, INRAP Grand Est-Sud, septembre 2015, p. 75-79</w:t>
               </w:r>
@@ -8065,51 +8065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893900v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.var.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Retournard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nar&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/parure-apparat-orner-la-ville-le-corps-et-lanimal/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05509779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FARA2824" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Serrano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624769v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625699v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542944v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542945v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02155337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge F&#233;vrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pieters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676014v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pansiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01617121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01617119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hoppadietz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01617116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893900v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.var.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Retournard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nar&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/parure-apparat-orner-la-ville-le-corps-et-lanimal/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05509779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FARA2824" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Serrano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624769v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02155337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge F&#233;vrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pieters" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542942v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pansiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625602v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625705v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01617121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01617119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hoppadietz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01617116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>