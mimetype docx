--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -66,5876 +66,6010 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous Design of Compact High-Performance 3-D Microstrip Filters Using Inverse Scattering</w:t>
+                <w:t xml:space="preserve">Innovative characterization approach using a microwave dielectric resonator-based probe and surface mapping of high-frequency electrical conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pons-Abenza</w:t>
+                <w:t xml:space="preserve">Roua Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ahmad</w:t>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perigaud</w:t>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Arregui</w:t>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alvarez-Botero</w:t>
+                <w:t xml:space="preserve">Elodie Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-4. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (9), pp.1710-1724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWT.2025.3605549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078725102808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312142v1</w:t>
+                <w:t xml:space="preserve">hal-05557662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach Toward the Integration of Fully 3-D Printed Surface-Mounted Microwave Ceramic Filters</w:t>
+                <w:t xml:space="preserve">Rigorous Design of Compact High-Performance 3-D Microstrip Filters Using Inverse Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Fontana</w:t>
+                <w:t xml:space="preserve">A. Pons-Abenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delage</w:t>
+                <w:t xml:space="preserve">J. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Périgaud</w:t>
+                <w:t xml:space="preserve">A. Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Richard</w:t>
+                <w:t xml:space="preserve">I. Arregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">G. Alvarez-Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (9), pp.3915-3928. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3267541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWT.2025.3605549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611920v1</w:t>
+                <w:t xml:space="preserve">hal-05312142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortion of an LTCC Bilayer during Constrained Sintering: Comparison between Ombroscopic Imaging and Modeling</w:t>
+                <w:t xml:space="preserve">A Novel Approach Toward the Integration of Fully 3-D Printed Surface-Mounted Microwave Ceramic Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chrétien</w:t>
+                <w:t xml:space="preserve">Andrés Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Heux</w:t>
+                <w:t xml:space="preserve">Anthony Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Antou</w:t>
+                <w:t xml:space="preserve">Aurélien Périgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">Patrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (18), pp.6405. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (9), pp.3915-3928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15186405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3267541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785612v1</w:t>
+                <w:t xml:space="preserve">hal-04611920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures multiports de dispositifs passifs par analyseur de réseaux 4 ports</w:t>
+                <w:t xml:space="preserve">Distortion of an LTCC Bilayer during Constrained Sintering: Comparison between Ombroscopic Imaging and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Fontana</w:t>
+                <w:t xml:space="preserve">Lucie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Adrien Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21, pp.1020. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.6405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20221020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15186405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612159v1</w:t>
+                <w:t xml:space="preserve">hal-04785612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the conductivity of microwave components printed by inkjet and aerosol jet on polymeric substrates by IPL and laser sintering</w:t>
+                <w:t xml:space="preserve">Mesures multiports de dispositifs passifs par analyseur de réseaux 4 ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimaa El Hajjaji</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Andres Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Piechowiak</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175907872100043X⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20221020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474207v1</w:t>
+                <w:t xml:space="preserve">hal-04612159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable diplexer using hybrid couplers and perturbed TE 012 cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the conductivity of microwave components printed by inkjet and aerosol jet on polymeric substrates by IPL and laser sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Laplanche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Malgorzata Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delhote</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+                <w:t xml:space="preserve">Laurence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175907872100074X⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.652-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175907872100043X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474186v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Filtering Devices: A Review of Recent Advanced Fabrication Technologies and Designs of Tunable Cavity Filters and Multiplexers Using Mechanical Actuation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable diplexer using hybrid couplers and perturbed TE 012 cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMM.2019.2958706⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175907872100074X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482141v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Compensation of an Air-Filled Stacked Ring Resonator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Tunable Filtering Devices: A Review of Recent Advanced Fabrication Technologies and Designs of Tunable Cavity Filters and Multiplexers Using Mechanical Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (7), pp.633-636. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.69-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2020.2995628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMM.2019.2958706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140944v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleurs microondes en guide rectangulaire en bande Ku par impression 3D plastique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Temperature Compensation of an Air-Filled Stacked Ring Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20191015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.633-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2020.2995628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330199v1</w:t>
+                <w:t xml:space="preserve">hal-03140944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering and thermomechanical behavior of a Low Temperature Co-fired Ceramic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gallée</w:t>
+                <w:t xml:space="preserve">Coupleurs microondes en guide rectangulaire en bande Ku par impression 3D plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.09.035⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20191015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02091218v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic and metal additive manufacturing technologies for microwave passive components up to Ka band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering and thermomechanical behavior of a Low Temperature Co-fired Ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Sence</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">F. Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (18), pp.22609-22615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.09.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078717001465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01777556v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microwave sensor for zinc corrosion detection</w:t>
+                <w:t xml:space="preserve">Plastic and metal additive manufacturing technologies for microwave passive components up to Ka band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jammal Rammal</w:t>
+                <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Salameh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4993690⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078717001465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796653v1</w:t>
+                <w:t xml:space="preserve">hal-01777556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of low cost and efficient microwave passive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously Tuned Ku-Band Cavity Filter Based on Dielectric Perturbers Made by Ceramic Additive Manufacturing for Space Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Microwave sensor for zinc corrosion detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jammal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dehlote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2017.2663104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (11), pp.114501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4993690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504113v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of alumina doped with TiO2 from 13 to 73 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+                <w:t xml:space="preserve">Continuously Tuned Ku-Band Cavity Filter Based on Dielectric Perturbers Made by Ceramic Additive Manufacturing for Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (issue 4), pp.677-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2017.2663104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370506v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et expérimentation de dispositifs microondes didactiques par impression 3D plastique</w:t>
+                <w:t xml:space="preserve">Dielectric properties of alumina doped with TiO2 from 13 to 73 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jolly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 37 (Issue 2), pp. 641-646</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777560v1</w:t>
+                <w:t xml:space="preserve">hal-01370506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards achieving strong coupling in 3D-cavity with solid state spin resonance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conception et expérimentation de dispositifs microondes didactiques par impression 3D plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, JPCNFM 2016 – 14e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies), 16, pp.1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20171014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302952v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of pure alumina from 8 GHz to 73 GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards achieving strong coupling in 3D-cavity with solid state spin resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (14), pp.3355-3361</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (15), pp.153901 - 153909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357524v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically tunable filter based on meshed CdS-Polymer MIM capacitor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dielectric properties of pure alumina from 8 GHz to 73 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (14), pp.3355-3361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302964v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable 3D dielectric resonator using a thermoconductive VO2 material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Optically tunable filter based on meshed CdS-Polymer MIM capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langis L. Roy</w:t>
+                <w:t xml:space="preserve">Steve Mcgarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langis Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117007v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field microwave microscopy for the characterization of dielectric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable 3D dielectric resonator using a thermoconductive VO2 material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Rammal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langis L. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175907871400110X⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (11), pp.821 - 823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2013.4090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060283v1</w:t>
+                <w:t xml:space="preserve">hal-01117007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Manufacturing to Produce Complex 3D Ceramic Parts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field microwave microscopy for the characterization of dielectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Dupas</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ceramic Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4416/JCST2014-00040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175907871400110X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278658v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subharmonic Mixer Based on EBG Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive Manufacturing to Produce Complex 3D Ceramic Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Khromova</w:t>
+                <w:t xml:space="preserve">M. Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Gonzalo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Joël Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2285671⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ceramic Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4416/JCST2014-00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117014v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Elliptic and Chebyshev Compact LTCC Multi-Pole Filters Functioning in the Submillimetric Wave Région at 150 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subharmonic Mixer Based on EBG Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Khromova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Khalil</w:t>
+                <w:t xml:space="preserve">Ramon Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Inigo Ederra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), pp.838 - 845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2285671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584098v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic bandgap waveguide for the millimetre range</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quasi-Elliptic and Chebyshev Compact LTCC Multi-Pole Filters Functioning in the Submillimetric Wave Région at 150 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (7), pp.1734-1741</w:t>
+              <w:t xml:space="preserve">, 2010, 58 (12), pp.3925-3935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583674v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of 60-GHz integrated lens antennas fabricated through ceramic stereolithography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic bandgap waveguide for the millimetre range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inigo Ederra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Khromova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (7), pp.1734-1741</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506660v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic stereo and microstereo lithography processes for the manufacturing of millimetre wave components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Design and characterization of 60-GHz integrated lens antennas fabricated through ceramic stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duterte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (8), pp.2757-2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2010.2050447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580439v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Millimeter Wave Components Via Ceramic Stereo- and Microstereolithography Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Ceramic stereo and microstereo lithography processes for the manufacturing of millimetre wave components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duterte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 91 (8), pp.2469-2474. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 91 (8), pp.2469-2474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00319940v1</w:t>
+                <w:t xml:space="preserve">hal-00580439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic Layer by layer stereolithographiy for the manufacturing of 3D millimeter wave filters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fabrication of Millimeter Wave Components Via Ceramic Stereo- and Microstereolithography Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duterte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (8), pp.2469-2474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2008.02482.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145355v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ceramic Layer by layer stereolithographiy for the manufacturing of 3D millimeter wave filters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, VOL.55 (n°3), pp.548-554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovative shielded high Q dielectric resonator made of alumina by layer-by-layer stereolithography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chaput.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, vol.17 (n°6), pp.PP.433-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (183)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (184)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Applications of μAM in High-Frequency Component Design: From 3D Structures to Coplanar Line Repair</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">3D Printed 260 GHz Drawer-Like Bandpass Filter Using Groove Gap Waveguide Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Périgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Frölich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Materials and their applications conference (13th MMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.630-633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379801v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Parameters Impacting Measurement Uncertainties and Implementation of the Calibration Protocol for Permittivity Extraction Using a GSG Probe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Conception, mise en œuvre et calibration d’un simulateur solaire à haute densité de flux de 45 kWel pour la caractérisation sans contact à très haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Allens Touoyem Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duvaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11234991⟩</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379487v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printed 260 GHz Drawer-Like Bandpass Filter Using Groove Gap Waveguide Concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Micro-fabrication Additive 3D Métallique avec Résolution Micronique pour les Dispositifs Sub-Terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Lahlimi Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Périgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Journées Nationales du Packaging du PEPR Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379528v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-fabrication Additive 3D Métallique avec Résolution Micronique pour les Dispositifs Sub-Terahertz</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Non destructive detection of cavity holes in dielectric substrates using a permittivity characterization technique based on a GSG probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées Nationales du Packaging du PEPR Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Microwave Materials and their applications conference (13th MMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419439v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive detection of cavity holes in dielectric substrates using a permittivity characterization technique based on a GSG probe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Innovative Applications of μAM in High-Frequency Component Design: From 3D Structures to Coplanar Line Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Lahlimi Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Materials and their applications conference (13th MMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379791v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etalonnage TRL externe d'un banc de caractérisation en guide d'onde rectangulaire très bas coût</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Analysis of Parameters Impacting Measurement Uncertainties and Implementation of the Calibration Protocol for Permittivity Extraction Using a GSG Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (18ème JCMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.278-281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11234991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379824v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interest of Using Bravais Lattices for the Synthesis of Effective Permittivity - Application to the Structuration of Dielectric Resonator Antennas With Additive Manufacturing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Etalonnage TRL externe d'un banc de caractérisation en guide d'onde rectangulaire très bas coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hallepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (18ème JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318298v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des paramètres impactant les incertitudes de mesures et protocole d’étalonnage pour extraction de permittivité par sonde GSG</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">On the Interest of Using Bravais Lattices for the Synthesis of Effective Permittivity - Application to the Structuration of Dielectric Resonator Antennas With Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (18ème JCMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379811v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro Additively Manufactured Suspended Stripline for Sub-THz Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analyse des paramètres impactant les incertitudes de mesures et protocole d’étalonnage pour extraction de permittivité par sonde GSG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (18ème JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379523v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUN-TERA - Innovative Applications of μAM in High-Frequency Component Design: From 3D Structures to Coplanar Line Repair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Micro Additively Manufactured Suspended Stripline for Sub-THz Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Lahlimi Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.258-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158399v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation hyperfréquence en température</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
+                <w:t xml:space="preserve">FUN-TERA - Innovative Applications of μAM in High-Frequency Component Design: From 3D Structures to Coplanar Line Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Lahlimi Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEAT, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609893v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la conductivité électrique par frittage Laser de dépôts métalliques imprimés par procédé de fabrication additive multicouches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Méthode de caractérisation hyperfréquence en température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Allens Touoyem Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Boyer</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LEAT, Jun 2024, Antibes Juan les-Pins, France</w:t>
+              <w:t xml:space="preserve">, LEAT, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610009v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of electrical conductivity of multilayer additively manufactured microwave components on polymer substrate by Laser sintering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la conductivité électrique par frittage Laser de dépôts métalliques imprimés par procédé de fabrication additive multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roua Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pereira</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEAT, Jun 2024, Antibes Juan les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737171v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and numerical simulation of a 45 kWel multi-source high-flux solar simulator as a heating source of dielectric materials positioned in a microwave characterization cavity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optimization of electrical conductivity of multilayer additively manufactured microwave components on polymer substrate by Laser sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Djebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Charles</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Thermal Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ljubljana, Jun 2024, Bled, Slovenia. pp.012024, </w:t>
+              <w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.186-190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609951v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matériaux diélectriques par sonde GSG sur une large bande de fréquences et analyse des paramètres impactant les incertitudes de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEAT, Jun 2024, Antibes - Juan les Pins, France</w:t>
@@ -5958,20869 +6092,21003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Approach for Temperature-Dependent Microwave Material Characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Design and numerical simulation of a 45 kWel multi-source high-flux solar simulator as a heating source of dielectric materials positioned in a microwave characterization cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Touoyem Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duvaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Duvaut</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732507⟩</w:t>
+              <w:t xml:space="preserve">European Thermal Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubljana, Jun 2024, Bled, Slovenia. pp.012024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815126v1</w:t>
+                <w:t xml:space="preserve">hal-04609951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre de Puissance en bande Ku chargé d'Inserts Céramiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multiphysics Approach for Temperature-Dependent Microwave Material Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Allens Touoyem Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Pacaud</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duvaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.429-432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610066v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed Alumina filters for Q band space telecommunication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D Printed Surface-Mounted Ceramic Filters: Temperature Drift Effect on Coupling Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Microwave Filter Workshop (IMFW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2024, Cocoa Beach, United States. pp.102-104, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMFW59690.2024.10477105⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2024, Cocoa Beach, United States. pp.112-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMFW59690.2024.10477156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611978v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Printed Surface-Mounted Ceramic Filters: Temperature Drift Effect on Coupling Parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">3D printed Alumina filters for Q band space telecommunication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Périgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Microwave Filter Workshop (IMFW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2024, Cocoa Beach, United States. pp.112-114, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMFW59690.2024.10477156⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2024, Cocoa Beach, United States. pp.102-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMFW59690.2024.10477105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611984v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Free Electrical Conductivity Characterization Probe Using a Microwave Dielectric Resonator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Filtre de Puissance en bande Ku chargé d'Inserts Céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Kotaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Boyer</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEAT, Jun 2024, Antibes - Juan les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815136v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de lignes de transmission réalisées par fabrication additive pour des applications submillimétriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
+                <w:t xml:space="preserve">Contact Free Electrical Conductivity Characterization Probe Using a Microwave Dielectric Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Djebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.421-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610025v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Microwave Components Based On Optimization of Field Programmable Microwave Substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+                <w:t xml:space="preserve">Evaluation de lignes de transmission réalisées par fabrication additive pour des applications submillimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Lahlimi Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Perigaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Farooqui</w:t>
+                <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEAT, Jun 2024, Antibes - Juan les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612285v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature probe for measuring dielectric parameters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable Microwave Components Based On Optimization of Field Programmable Microwave Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarefa Saifee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Farooqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290389⟩</w:t>
+              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.1061-1064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS37964.2023.10187911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605618v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et simulation d’un moyen de chauffage de matériaux diélectriques à très haute température (1500°C-2000°C) pour la caractérisation hyperfréquence in-situ</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">High temperature probe for measuring dielectric parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Allens Touoyem Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Duvaut</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique et Agroressources (SFT) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.733-736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609977v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonde de mesure de paramètres électromagnétiques à très hautes températures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Conception et simulation d’un moyen de chauffage de matériaux diélectriques à très haute température (1500°C-2000°C) pour la caractérisation hyperfréquence in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Touoyem Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duvaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Jounées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREMAN (UMR CNRS 7347) et CEA Le Ripault, Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique et Agroressources (SFT) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITHEMM, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609926v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meander microstrip transmission line method for low conductivities characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sonde de mesure de paramètres électromagnétiques à très hautes températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Allens Touoyem Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Materials and their Applications (MMA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">17ème Jounées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMAN (UMR CNRS 7347) et CEA Le Ripault, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610155v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation des conductivités faibles par ligne de transmission en méandres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Meander microstrip transmission line method for low conductivities characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roua Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Jounées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREMAN (UMR CNRS 7347) et CEA le Ripault, Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Microwave Materials and their Applications (MMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610162v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique de caractérisation large bande en fréquence de matériaux diélectriques avec sonde GSG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Méthode de caractérisation des conductivités faibles par ligne de transmission en méandres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Djebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Jounées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREMAN (UMR CNRS 7347) et CEA le Ripault, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610156v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de sondes microondes pour la caractérisation de matériaux à très hautes températures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technique de caractérisation large bande en fréquence de matériaux diélectriques avec sonde GSG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">17ème Jounées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMAN (UMR CNRS 7347) et CEA le Ripault, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039799v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Decroze</w:t>
+                <w:t xml:space="preserve">Fabrication additive de dispositifs hyperfréquence par technologie nScrypt sur substrats polymères et investigation des méthodes d’extraction de la rugosité de surface et son impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Djebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Elhajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sully Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XLIM, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489946v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication additive de dispositifs hyperfréquence par technologie nScrypt sur substrats polymères et investigation des méthodes d’extraction de la rugosité de surface et son impact</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Réglage automatique des filtres micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Alabarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Ourya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XLIM, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612561v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglage automatique des filtres micro-ondes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Reconfigurable Microwave Components Implemented using Field Programmable Microwave Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarefa Saifee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Farooqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Limoges, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMO51452.2022.10038958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612541v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Microwave Components Implemented using Field Programmable Microwave Substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Perigaud</w:t>
+                <w:t xml:space="preserve">Développement de sondes microondes pour la caractérisation de matériaux à très hautes températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Farooqui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ying Wang</w:t>
+                <w:t xml:space="preserve">A. Périgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612301v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fredon</w:t>
+                <w:t xml:space="preserve">T. Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">C. Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+              <w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMA, Apr 2022, London, France. pp.17-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611890v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de sondes microondes pour la caractérisation de matériaux à très hautes températures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom. pp.17-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612575v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective fabrication of LMST thermally-stable surface-mount ceramic devices for millimeter-wave bands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Développement de sondes microondes pour la caractérisation de matériaux à très hautes températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Acikalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611904v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-permittivity 3D-printed Ceramic Dual-Band Circularly Polarized Dielectric Resonator Antenna for Space Applications - Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lamotte</w:t>
+                <w:t xml:space="preserve">Collective fabrication of LMST thermally-stable surface-mount ceramic devices for millimeter-wave bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Mazingue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
+                <w:t xml:space="preserve">Guillaume Acikalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769252⟩</w:t>
+              <w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom. pp.688-691, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876543v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-permittivity 3D-printed Ceramic Dual-Band Circularly Polarized Dielectric Resonator Antenna for Space Applications - Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Bhatker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">Maxime Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612692v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses multiphysiques pour des dispositifs diélectriques de forte puissance utilisés dans l’espace</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612667v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de transitions vers des structures Groove Gap</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analyses multiphysiques pour des dispositifs diélectriques de forte puissance utilisés dans l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Youzkatli El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XLIM, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612554v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously reconfigurable groove gap component made: from waveguide to tunable filters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Techniques de transitions vers des structures Groove Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XLIM, Jun 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEMO51452.2022.10038961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04612314v1</w:t>
+                <w:t xml:space="preserve">hal-04612554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-machined ceramic band-pass filters development for mm-Wave applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Richard</w:t>
+                <w:t xml:space="preserve">Continuously reconfigurable groove gap component made: from waveguide to tunable filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Limoges, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMO51452.2022.10038961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04612875v1</w:t>
+                <w:t xml:space="preserve">hal-04612314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the conductivity of microwave components printed by inkjet on polymeric substrates by photonic sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimaa El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 50th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.380-383, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC48046.2021.9338007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-permittivity 3D-printed Ceramic Dual-Band Circularly Polarized Dielectric Resonator Antenna for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Mazingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Bhatker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable resonator using a piston-like plunger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laser-machined ceramic band-pass filters development for mm-Wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Périgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Acikalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.233-235, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642337⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Perugia, France. pp.303-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612874v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Barataud</w:t>
+                <w:t xml:space="preserve">Tunable resonator using a piston-like plunger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhote Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantot Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Neveux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">Verdeyme Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Menudier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes journées pédagogiques CNFM Microélectronique et nano-technologies 3 décembre 2021 - Saint-Malo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.233-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715273v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Characterisation of the Coefficient of Thermal Expansion and the Thermal Evolution of Electric Conductivity for Metallised Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 50th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes journées pédagogiques CNFM Microélectronique et nano-technologies 3 décembre 2021 - Saint-Malo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'intérêt public pour la coordination nationale de la formation en microélectronique et en nanotechnologies, Dec 2021, Saint Malo (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140952v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Multi-Physique de Substrat Métallisé par Mesures Microondes : Conductivité électrique équivalente et Permittivité en fonction de la température et Coefficient d’Expansion Thermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Microwave Characterisation of the Coefficient of Thermal Expansion and the Thermal Evolution of Electric Conductivity for Metallised Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hallepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 50th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.905-908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC48046.2021.9338092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140974v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la conductivité des composants hyperfréquences imprimés par jet d'encre sur des substrats polymères par frittage laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Caractérisation Multi-Physique de Substrat Métallisé par Mesures Microondes : Conductivité électrique équivalente et Permittivité en fonction de la température et Coefficient d’Expansion Thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140971v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Compact High-Q Filter Made of High-Permittivity Ceramic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la conductivité des composants hyperfréquences imprimés par jet d'encre sur des substrats polymères par frittage laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Anna Piechowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377005v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a dielectric resonator antenna with a customized dielectric constant based on zirconia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Étalonnage sans contact 1-port post-mesures de sondes en guide d’onde circulaire sur le mode TE01 pour la caractérisation de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nevo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCap 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376999v1</w:t>
+                <w:t xml:space="preserve">hal-02094168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étalonnage sans contact 1-port post-mesures de sondes en guide d’onde circulaire sur le mode TE01 pour la caractérisation de matériaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">3D Compact High-Q Filter Made of High-Permittivity Ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaakoub Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094168v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de masque souple par gravure laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Design of a dielectric resonator antenna with a customized dielectric constant based on zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCap 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098200v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Conductivity of Ink-Jet Printed Microwave Components on Polymer Substrates by Laser Sintering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Réalisation de masque souple par gravure laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhayl Lmansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377000v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de connexion à 20 GHz pour circuits planaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optimizing the Conductivity of Ink-Jet Printed Microwave Components on Polymer Substrates by Laser Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhayl Lmansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094143v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplexeur Compact en Bande Ku par Impression Plastique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Techniques de connexion à 20 GHz pour circuits planaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nevo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094205v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleurs Hybrides Reconfigurables en Bande Ku</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Diplexeur Compact en Bande Ku par Impression Plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094185v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly-free Tunable Resonator on TE011 Mode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coupleurs Hybrides Reconfigurables en Bande Ku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377007v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic additive manufacturing for rapid and low-cost prototyping of passive hardware</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Assembly-free Tunable Resonator on TE011 Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bochum, Germany. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2019.8880069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777590v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering and viscous behavior of a Low Temperature Co-fired Ceramic - from experimental characterization to numerical simulation of co-sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage contraint de multicouches à base de LTCC (Low Temperature Co-fired Ceramic) : approches expérimentale et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously Tunable X-Band Filter Using a 3D Spiral Ribbon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coupleurs microondes en guide rectangulaire par impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">journées pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840986v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleurs microondes en guide rectangulaire par impression 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Continuously Tunable X-Band Filter Using a 3D Spiral Ribbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barelaud</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Internationnal Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922738v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing applied to microwave filters and antennas up to 60 GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Plastic additive manufacturing for rapid and low-cost prototyping of passive hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840987v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandpass Filter Based on Skeleton-like Monobloc Dielectric Pucks Made by Additive Manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing applied to microwave filters and antennas up to 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMW 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778638v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Jet Printing of Millimeter Wave Transmission Lines on 3D Ceramic Substrates Made by Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la conductivité jusqu’à 67 GHz de lignes coplanaires imprimées par jet d’aérosol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bandpass Filter Based on Skeleton-like Monobloc Dielectric Pucks Made by Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Bonnet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (15ème JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference (EuMW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777583v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of multielement antennas and RF circuits for beamforming with a reduced number of RF Front-ends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+                <w:t xml:space="preserve">Caractérisation de la conductivité jusqu’à 67 GHz de lignes coplanaires imprimées par jet d’aérosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lintignat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Barbara Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE MTT-S International Microwave Workshop Series on 5G Hardware and System Technologies (IMWS-5G)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (15ème JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376914v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dielectric Resonator Antenna designed with a structured dielectric material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Design and optimization of multielement antennas and RF circuits for beamforming with a reduced number of RF Front-ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lintignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Medrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Antenna Measurements &amp; Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530519⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE MTT-S International Microwave Workshop Series on 5G Hardware and System Technologies (IMWS-5G)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-5G.2018.8484389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403214v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent development in additive manufacturing of passive hardware and conformal printing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Sence</w:t>
+                <w:t xml:space="preserve">A Dielectric Resonator Antenna designed with a structured dielectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMW 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Antenna Measurements &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vastears, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840933v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printed Ku-Band Compact Diplexer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Recent development in additive manufacturing of passive hardware and conformal printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">European Microwave Conference (EuMW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777589v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ku-Band diplexer based on 3dB directional couplers made by plastic additive manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">3D Printed Ku-Band Compact Diplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504065v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de différents types de métallisation appliqués à et par fabrication additive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504063v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+                <w:t xml:space="preserve">Capacitive microwave resonator printed on a paper substrate for CNT based gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504068v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive microwave resonator printed on a paper substrate for CNT based gas sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Low loss substrate integrated filters made by laser micro-machining of alumina substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521575v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’utilisation de la technologie de fabrication additive par jet aérosol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Sofia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376746v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Filtre elliptique 4 pôles par fabrication additive 3D plastique : problématique de la montée en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579127v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss substrate integrated filters made by laser micro-machining of alumina substrates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Metal Coating Techniques up to 66 GHz and their Application to Additively Manufactored Bandpass Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579101v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Metal Coating Techniques up to 66 GHz and their Application to Additively Manufactored Bandpass Filters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l’utilisation de la technologie de fabrication additive par jet aérosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sofia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504067v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre elliptique 4 pôles par fabrication additive 3D plastique : problématique de la montée en fréquence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A Ku-Band diplexer based on 3dB directional couplers made by plastic additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504062v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-mode high-Q tunable filter reconfigured by cavity rotation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Evaluation de différents types de métallisation appliqués à et par fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave, and Terahertz Applications (NEMO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376774v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously Tunable Filter Made by Additive Manufacturing Using a 3D Spiral Ribbon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A dual-mode high-Q tunable filter reconfigured by cavity rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave, and Terahertz Applications (NEMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seville, Spain. pp.341-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMO.2017.7964280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579104v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF and Microwave Filters and Other 3D Passive Components Made by Additive Manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Continuously Tunable Filter Made by Additive Manufacturing Using a 3D Spiral Ribbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS2017), Workshop Additive Manufacturing of Radio-Frequency Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376798v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Hybrid SIW–Microstrip Lossy Filter in LTCC Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">RF and Microwave Filters and Other 3D Passive Components Made by Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS2017), Workshop Additive Manufacturing of Radio-Frequency Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579112v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic and Metal Additive Manufacturing Technologies for Hyperfrequency Passives Components up to Ka band</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Design of a Hybrid SIW–Microstrip Lossy Filter in LTCC Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Basti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300636v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Détermination Non Destructive de la Conductivité Electrique de Dépôts Conducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Sorolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278711v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination Non Destructive de la Conductivité Electrique de Dépôts Conducteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273919v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Plastic and Metal Additive Manufacturing Technologies for Hyperfrequency Passives Components up to Ka band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359800v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of 3D Printed Plastic Modular Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Saucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de dispositifs de filtrage passifs à l’aide de technologies de fabrication additive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273922v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the dielectric properties of pure Alumina up to V band for telecommunication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+                <w:t xml:space="preserve">Ceramic, plastic and metallic additive manufacturing: perspectives for RF passive components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Ceramics 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301229v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic, plastic and metallic additive manufacturing: perspectives for RF passive components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Réalisation de dispositifs de filtrage passifs à l’aide de technologies de fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359799v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation basses fréquences de matériaux à faibles pertes diélectriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optimization of the dielectric properties of pure Alumina up to V band for telecommunication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Ceramics 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273921v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of microwave passive components by different additive manufacturing technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Caractérisation basses fréquences de matériaux à faibles pertes diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389906v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de composants hyperfréquences 3D réalisés par fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrication additive pour l’électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave characterization of very low loss and temperature stable ceramics up to 73 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ELECTROCERAMICS XV CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de céramiques hautes performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printing of microwave passive components by different additive manufacturing technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273923v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Aerosol Jet® technology for printed electronic devices including ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de céramiques hautes performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTROCERAMICS XV CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300738v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-mode Dual-band Bandpass Cavity Filter with Widely Separated Passbands</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Application of the Aerosol Jet® technology for printed electronic devices including ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Anna Piechowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave and Terahertz Applications (NEMO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELECTROCERAMICS XV CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389909v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs microondes didactiques par impression 3D plastique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Dual-mode Dual-band Bandpass Cavity Filter with Widely Separated Passbands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées pédagogiques du CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave and Terahertz Applications (NEMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMO.2016.7561662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389905v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne cornet réalisée en impression plastique 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Dispositifs microondes didactiques par impression 3D plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">journées pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273916v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tunable filters by mechanical actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281187v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTÉGRATION DES TECHNOLOGIES ADDITIVES DANS UNE CHAÎNE NUMÉRIQUE DE CRÉATION DE COMPOSANTS HYPERFRÉQUENCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Ondes - Thales - Journée applications des technologies de fabrication additive aux antennes et circuits hyperfréquences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thales, Nov 2015, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable filters by mechanical actuation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280474v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature ceramic filters for wireless communications front-ends at 60 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Antenne cornet réalisée en impression plastique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302180v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre deux pôles en technologie de fabrication additive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniature ceramic filters for wireless communications front-ends at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273904v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres accordables en plan E avec accord mécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre deux pôles en technologie de fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jolly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273913v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic-based additive technologies for RF applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week, Special session on Additive manufacturing techniques for RF modules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-plane tunable filters with mechanical actuation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Filtres accordables en plan E avec accord mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273926v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-band millimeter stereolithography filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">E-plane tunable filters with mechanical actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273924v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de céramiques hautes performances par cavité métallique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Q-band millimeter stereolithography filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone PLUMEE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273918v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies additives et les nouveaux matériaux pour les antennes et les circuits en 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de céramiques hautes performances par cavité métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale 2015 du DGR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone PLUMEE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280482v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel capacity estimation of stacked circularly polarized patch antennas suitable for drone applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Technologies additives et les nouveaux matériaux pour les antennes et les circuits en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Test and Telemetry Conference (ETTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale 2015 du DGR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226022v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked Patch Antennas Appropriate for Remotely Piloted Aircraft Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Channel capacity estimation of stacked circularly polarized patch antennas suitable for drone applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petropoulos Ioannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sombrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loughborough Antennas &amp; Propagation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Test and Telemetry Conference (ETTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226017v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la technique de caractérisation par cavité métallique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Stacked Patch Antennas Appropriate for Remotely Piloted Aircraft Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petropoulos Ioannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sombrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Loughborough Antennas &amp; Propagation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273910v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de prototypes de filtres volumiques par impression 3D plastique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Umair Naeem</w:t>
+                <w:t xml:space="preserve">Optimisation de la technique de caractérisation par cavité métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jolly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Feuray</w:t>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273907v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre millimétrique bande Q pour des applications satellites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Réalisation de prototypes de filtres volumiques par impression 3D plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273911v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide bandwidth ceramic filter by stereolithography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Filtre millimétrique bande Q pour des applications satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesar Miquel Espana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro- and Millimetre Wave Technology and Techniques Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA/ESTEC, Nov 2014, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117042v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitorage Electromagnétique des Caractéristiques de Cavité Fendue et de Matériau Diélectrique pour la Caractérisation en Température</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Monitoring of Electromagnetic Characteristics of Split Cylinder Resonator and Dielectric Material for Temperature Caraterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (13èmes JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp._</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929779v1</w:t>
+                <w:t xml:space="preserve">hal-00977976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Electromagnetic Characteristics of Split Cylinder Resonator and Dielectric Material for Temperature Caraterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Miniature ceramic filter-antenna for wireless communications systems at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">European Microwave Week </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977976v1</w:t>
+                <w:t xml:space="preserve">hal-01302164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature ceramic filter-antenna for wireless communications systems at 60 GHz</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Wide bandwidth ceramic filter by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchives Yoann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronilo Martin Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Miquel Espana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Micro- and Millimetre Wave Technology and Techniques Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA/ESTEC, Nov 2014, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302164v1</w:t>
+                <w:t xml:space="preserve">hal-01117042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact reconfigurable ceramic filter based on combline type 3-D resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Monitorage Electromagnétique des Caractéristiques de Cavité Fendue et de Matériau Diélectrique pour la Caractérisation en Température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Garrec</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (13èmes JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp._</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117040v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printing and additive technologies for the fabrication of RF components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Compact reconfigurable ceramic filter based on combline type 3-D resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">Radar 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117026v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Passive Ceramic Sensor for Corrosion Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Inkjet printing and additive technologies for the fabrication of RF components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977977v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Large Bande de Matériaux Diélectriques par une Technique en Champ Proche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">New Passive Ceramic Sensor for Corrosion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (13èmes JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp._</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929777v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Range Continuously High Electrical Perfomance Tunable E-Plane Filter by Mechanical Translation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Caractérisation Large Bande de Matériaux Diélectriques par une Technique en Champ Proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (13èmes JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp._</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977978v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Components by Ceramic Additive Technologies: Examples, Fabrication Rules and Optimization Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Additive Manufacturing technologies for space applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA/ESTEC, Oct 2014, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Components Based on Advanced Additive Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Wide Range Continuously High Electrical Perfomance Tunable E-Plane Filter by Mechanical Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Estagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Progress in Additive Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281365v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Characterization of Dielectric Material by New Approaches Based on Near Field Microwave Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-band dielectric filter at C-band manufactured by stereolithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">RF Components Based on Advanced Additive Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-09-0446-3_082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117001v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et intégration sur céramique d'une structure filtre-antenne pour les communications haut-débit à 60 GHZ</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Wide-band dielectric filter at C-band manufactured by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchives Yoann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronilo Martin Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013, 18ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916000v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Characterization of Low volume Materials in the ISM Band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Non-Destructive Characterisation of Dielectric Layer Printed by Inkjet Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908184v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial Inkjet Technology for The Fabrication of Multilayer Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Microwave Symposium (13ème MMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Destructive Characterisation of Dielectric Layer Printed by Inkjet Technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conception et intégration sur céramique d'une structure filtre-antenne pour les communications haut-débit à 60 GHZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
+              <w:t xml:space="preserve">JNM 2013, 18ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915949v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et intégration sur céramique d’une structure filtre-antenne pour les communications haut-débit à 60GHz</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Microwave Characterization of Low volume Materials in the ISM Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du GdR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349577v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur Hairpin Accordable pour l'Extraction de Modèle de Diode Varactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conception et intégration sur céramique d’une structure filtre-antenne pour les communications haut-débit à 60GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915930v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et imagerie microondes de matériaux de faible volume dans la bande ISM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Résonateur Hairpin Accordable pour l'Extraction de Modèle de Diode Varactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915935v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterial Inkjet Technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et imagerie microondes de matériaux de faible volume dans la bande ISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915968v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologie Jet d'Encre Multi Matériaux pour la Fabrication de Composants Microondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Multimaterial Inkjet Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dossou Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915921v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterial Inkjet Technology for the Fabrication of Microwave Components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Technologie Jet d'Encre Multi Matériaux pour la Fabrication de Composants Microondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dossou Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916012v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Contact Imaging Of Dielectric Constant With A Near-Field Scanning Microwave Microscope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multimaterial Inkjet Technology for the Fabrication of Microwave Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dossou Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Symposium (13ème MMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t>
+              <w:t xml:space="preserve">European Microwave Conference (EuMC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916003v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de technologies additives céramique pour des applications de télécommunications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Non-Contact Imaging Of Dielectric Constant With A Near-Field Scanning Microwave Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation fabrication additive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Nov 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Symposium (13ème MMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280493v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of different technologies of X-band filters for frequency converters application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
+                <w:t xml:space="preserve">Utilisation de technologies additives céramique pour des applications de télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 13-16</w:t>
+              <w:t xml:space="preserve">Animation fabrication additive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Nov 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855350v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies for the design of compact high frequencies filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Compact Ku band filter based on BMT dielectric resonators made in a single part using 3D ceramic stereolithography process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Technical and Technological Solutions for the Design of Miniaturized Filters and Multiplexers European Microwave Week / European Microwave Conference (EuMW / EuMC 12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924881v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Ku band filter based on BMT dielectric resonators made in a single part using 3D ceramic stereolithography process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Presentation of different technologies of X-band filters for frequency converters application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117018v1</w:t>
+                <w:t xml:space="preserve">hal-00855350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature ceramic horn antenna for a high data rates wireless communications systems at 60GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Technologies for the design of compact high frequencies filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Session 3.1: "Horn Antennas" - Tue.26 June -Toulouse Space Show'12 - International Week on Space Applications - ANTEM 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Technical and Technological Solutions for the Design of Miniaturized Filters and Multiplexers European Microwave Week / European Microwave Conference (EuMW / EuMC 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780505v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception et Co-intégration technologique : Quelques exemples de filtres-antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier " Co-intégration et co-conception de dispositifs RF et hyperfréquences " - Centre de compétence technique "Electromagnétisme et circuits microondes" (CCT ECM) du CNES et groupe thématique "Antennes et circuits" (GT4) du GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial Inkjet Technology for The Fabrication of Microwave Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNES International Workshop on Microwave Filter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance of Stacked Rings in LTCC Technology for Non-Destructive Characterisation Sensor at 150 GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Miniature ceramic horn antenna for a high data rates wireless communications systems at 60GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oral Session 3.1: "Horn Antennas" - Tue.26 June -Toulouse Space Show'12 - International Week on Space Applications - ANTEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915993v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-bias optically controlled RF switch in 0.13µm CMOS technologyts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Resonance of Stacked Rings in LTCC Technology for Non-Destructive Characterisation Sensor at 150 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Photonics, 2011 International Topical Meeting on &amp; Microwave Photonics Conference, 2011 Asia-Pacific</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference (EuMC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWP.2011.6088766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684804v1</w:t>
+                <w:t xml:space="preserve">hal-00915993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateurs céramiques 3D originaux et à fort facteur de qualité à vide par procédé de stéréolithographie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A new optically controlled CDS-polymer capacitor for tunable microwave components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 7F-3 - Papier n°101</w:t>
+              <w:t xml:space="preserve">EuMW 2011, Manchester European Microwave Week 2011, Manchester Central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manshester, United Kingdom. pp.960 - 963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686427v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new optically controlled CDS-polymer capacitor for tunable microwave components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Résonateur diélectrique en technologies stéréolithographie et jet d'encre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2011, Manchester European Microwave Week 2011, Manchester Central</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manshester, United Kingdom. pp.960 - 963</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011, Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale Sesion 2B-3 - Papier n°33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684729v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur diélectrique en technologies stéréolithographie et jet d'encre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">3-D pyramidal and collective Ku band pass filters made in alumina by ceramic stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011, Brest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S, IMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2011.5972716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684913v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D pyramidal and collective Ku band pass filters made in alumina by ceramic stereolithography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Composants céramiques 3D par procédé de stéréolithographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Estagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S, IMS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Ondes, 24-26 Octobre 2011, Campus de Saint Jean d'Angély</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683584v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants céramiques 3D par procédé de stéréolithographie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Zero-bias optically controlled RF switch in 0.13µm CMOS technologyts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes, 24-26 Octobre 2011, Campus de Saint Jean d'Angély</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Photonics, 2011 International Topical Meeting on &amp; Microwave Photonics Conference, 2011 Asia-Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.441-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2011.6088766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686588v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-bias optically controlled RF switch in 0.13 µm CMOS technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Résonateurs céramiques 3D originaux et à fort facteur de qualité à vide par procédé de stéréolithographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steve Mcgarry</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Estagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Photonics, 2011 International Topical Meeting on &amp; Microwave Photonics Conference, 2011 Asia-Pacific, MWP/APMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Singapore. pp.441-444</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 7F-3 - Papier n°101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922464v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur volumique en anneaux en technologie LTCC : caractérisation et capteur non destructif à 150 GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Zero-bias optically controlled RF switch in 0.13 µm CMOS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Mcgarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation Orale - Session 4-B3 - Papier n°115</w:t>
+              <w:t xml:space="preserve">Microwave Photonics, 2011 International Topical Meeting on &amp; Microwave Photonics Conference, 2011 Asia-Pacific, MWP/APMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Singapore. pp.441-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684904v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-elliptic 150 GHz highly selective LTCC filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Résonateur volumique en anneaux en technologie LTCC : caractérisation et capteur non destructif à 150 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation Orale - Session 4-B3 - Papier n°115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619008v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overwiew on EM-based computer-aided design techniques for microwave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Advances in modeling and Optimization of High Frequency Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Reykjavik, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ku-band filter based on low loss alumina octogonal dielectric resonators made by 3D ceramic stereolithography size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quasi-elliptic 150 GHz highly selective LTCC filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, EuMW 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, United States. pp.896 - 899, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2010.5517621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438431v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et fabrication 3D de filtres millimétriques et submillimétriques en céramique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Application de la stéréolithographie pour la fabrication d'antennes lentilles intégrées à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Plénière GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6E-2 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437342v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la stéréolithographie pour la fabrication d'antennes lentilles intégrées à 60 GHz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Technologie LTCC et stéréolithographie 3D céramique dédiées à la réalisation de composants hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6E-2 Session Affiche</w:t>
+              <w:t xml:space="preserve">Présentation orale, Groupe thématique 4 "Antennes et circuits" du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408458v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologie LTCC et stéréolithographie 3D céramique dédiées à la réalisation de composants hyperfréquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Résonateur à fort facteur de qualité fabriqué en céramique faibles pertes par stéréolithographie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation orale, Groupe thématique 4 "Antennes et circuits" du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-5 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408465v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur à fort facteur de qualité fabriqué en céramique faibles pertes par stéréolithographie 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ku-band filter based on low loss alumina octogonal dielectric resonators made by 3D ceramic stereolithography size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-5 Session Orale</w:t>
+              <w:t xml:space="preserve">European Microwave Conference, EuMW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.Poster 02-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436600v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact low loss alumina band-pass filter in Ku band using layer-by-layer stereolithography technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Conception et fabrication 3D de filtres millimétriques et submillimétriques en céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium, IMS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t>
+              <w:t xml:space="preserve">Réunion Plénière GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437284v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D LTCC and stereolithography technologies for fabrication of compact microwave filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Compact low loss alumina band-pass filter in Ku band using layer-by-layer stereolithography technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium, IMS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437344v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de filtres hyperfréquences par les technologies LTCC et stéréolithographie 3D Céramique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">3D LTCC and stereolithography technologies for fabrication of compact microwave filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes éditions des Journées CNES Jeunes Chercheurs, JC²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437340v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced design of microwave components using shape optimisation and ceramic stereolithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Réalisation de filtres hyperfréquences par les technologies LTCC et stéréolithographie 3D Céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Technology and Techniques Workshop, MTTW 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">9èmes éditions des Journées CNES Jeunes Chercheurs, JC²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358090v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-to-layer ceramic stereolithography for the design of extended hemispherical lenses in at 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced design of microwave components using shape optimisation and ceramic stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference'08, APMC'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Microwave Technology and Techniques Workshop, MTTW 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355199v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter wave devices based on a 3D electromagnetic band gap crystal manufactured by layer-by-layer ceramic stereolithography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Layer-to-layer ceramic stereolithography for the design of extended hemispherical lenses in at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2008 (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.EuMC29-2</w:t>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference'08, APMC'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358589v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization design and ceramic stereo-lithography process dedicated to microwave component manufacturing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Millimeter wave devices based on a 3D electromagnetic band gap crystal manufactured by layer-by-layer ceramic stereolithography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 Asia-Pacific Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Hong-Kong, China. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2008 (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.EuMC29-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358597v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization applied to the design of a dual-mode filter including a dielectric resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Shape optimization design and ceramic stereo-lithography process dedicated to microwave component manufacturing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2008 Asia-Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hong-Kong, China. pp.INCONNU</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378184v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la stéréolithographie céramique 3D aux structures périodiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Topology optimization applied to the design of a dual-mode filter including a dielectric resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.1381-1384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358843v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced design and Manufacturing of microwave components based on shape optimization and ceramic stereolithography process.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Application de la stéréolithographie céramique 3D aux structures périodiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series (IMWS) on Art of Miniaturizing and Microwave Passive Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Chengdu, China</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, LIMOGES, France. pp.Session Orale 1 : 01-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349201v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic band gap millimetre and sub-millimetre 3D resonators manufactured by ceramic stereolithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Advanced design and Manufacturing of microwave components based on shape optimization and ceramic stereolithography process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Chaput</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Asia Pacific Microwave Conference Digest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series (IMWS) on Art of Miniaturizing and Microwave Passive Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Chengdu, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287600v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro stéréolithographie céramique 3D appliquée à la fabrication de composants sub-millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duterte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Abouliatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro stéréolithographie céramique 3D appliquée à la fabrication de composants sub-millimétriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duterte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Abouliatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large experimental bandpass waveguide in 3D EBG woodpile manufactured by layer-by-layer ceramic stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, HONOLULU, United States. Poster, Paper ID : TH1G-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D ceramic microstereolithography applied to sub-millimeter devices manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic band gap millimetre and sub-millimetre 3D resonators manufactured by ceramic stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Younes Abouliatim</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2007 (EuMC 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Asia Pacific Microwave Conference Digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Bangkok, Thailand. pp.2192-2195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2007.4555081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283711v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication de composantes céramiques par stéréo-lithographies 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster5E5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de fabrication de composants céramiques par stéréo-lithographie 3D.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">3D ceramic microstereolithography applied to sub-millimeter devices manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duterte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Delage</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Abouliatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2007 (EuMC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.814-817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199468v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow Ka bandpass filter made of high permittivity ceramic by layer-by-layer polymer stereolithography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Procédé de fabrication de composants céramiques par stéréo-lithographie 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, EuMC/EuMW 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154412v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Narrow Ka bandpass filter made of high permittivity ceramic by layer-by-layer polymer stereolithography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Microwave Conference, EuMC/EuMW 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.INCONNU</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyses théoriques de structures périodiques &amp;quot;Tas de bois&amp;quot; - applications à la conception de dispositifs millimétriques et submillimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ondes, GT2, Supelec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26830,279 +27098,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-fabrication Additive 3D de Structures Métalliques pour Dispositifs sub-Terahertz avec Résolution Micronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Lahlimi Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR Electronique - Action Concertée Transverse Packaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol jet printing of millimeter wave transmission lines on 3D ceramic substrates made by additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chaput.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27112,154 +27380,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced design and fabrication of microwave components based on shape optimization and 3D ceramic stereolithography process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Sikalidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ceramics - Synthesis and Characterization, Processing and Specific Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.243-276, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27269,619 +27537,619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandpass microwave filter tunable by a 90 degree rotation of a dielectric element between first and second positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : Patent US 9620836, 14/574,170. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandpass microwave filter tunable by rotation of a dielectric element</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Filtre hyperfréquence passe bande accordable par rotation relative d'une section d'insert et d'un élément diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : EP2887451. 2015</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP2887450. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946986v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre hyperfréquence passe bande accordable par rotation relative d'une section d'insert et d'un élément diélectrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Bandpass microwave filter tunable by rotation of a dielectric element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP2887450. 2015</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : EP2887451. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946994v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-tunable filter with dielectric resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2690702. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-tunable band-pass filter for microwave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2690703. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27891,105 +28159,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants céramiques 3D par procédé de stéréolithographie. Solutions de filtrage hyperfréquence innovantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId478"/>
+      <w:footerReference w:type="default" r:id="rId482"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28136,51 +28404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05312142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pons-Abenza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahmad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arregui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez-Botero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2025.3605549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;rigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3267541" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04612159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa El Hajjaji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Piechowiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872100043X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872100074X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2958706" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2995628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02330199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001465" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jammal Rammal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Salameh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehlote" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993690" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01370506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Di-Marco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Mohamed Drissi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01357524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Gonzales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mcgarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langis Roy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langis L. Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4090" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01060283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871400110X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dupas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasgorceix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4416/JCST2014-00040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117014v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Khromova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Gonzalo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Ederra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2285671" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506660v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050447" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duterte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02482.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXN95B21-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Lahlimi Alami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Sbai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11234991" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fr&#246;lich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hallepee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menudier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000060" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235156" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04609893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Allens Touoyem Talla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Djebbi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737171v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pereira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701703" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Touoyem Talla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duvaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04815126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732507" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kotaich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04611978v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW59690.2024.10477105" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04611984v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW59690.2024.10477156" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04815136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732612" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rynkiewicz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarefa Saifee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Perigaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farooqui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37964.2023.10187911" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04605618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290389" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04609926v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04610162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610156v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sence" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henriot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rigaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612561v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Elhajjaji" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Picard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612541v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Alabarat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ourya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04612301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Farooqui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038958" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612575v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Acikalin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784267" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mazingue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bhatker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769252" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youzkatli El Khatib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612554v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Belaidi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612314v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaidi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038961" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642290" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140950v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312431v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411245" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhote Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantot Olivier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdeyme Serge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642337" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140952v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338092" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140974v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Piechowiak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377005v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakoub Dia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910921" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094168v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nevo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02098200v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayl Lmansouri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien George" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094143v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094205v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880069" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777590v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094231v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840986v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778638v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840988v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777583v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-5G.2018.8484389" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840933v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777589v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504065v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504063v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abdelghani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bahoumina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579101v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504062v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376774v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2017.7964280" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579104v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376798v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Basti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300636v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273919v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300638v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273922v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301229v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359799v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273921v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gour&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389906v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300696v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273923v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300738v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Paragua Macuri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Frigui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389909v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Naeem" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2016.7561662" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389905v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273916v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280474v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302180v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273904v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273913v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302133v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273926v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273924v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273918v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280482v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226022v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petropoulos Ioannis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226017v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273910v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273907v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273911v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117042v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchives Yoann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronilo Martin Iglesias" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Miquel Espana" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977976v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302164v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117040v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mancuso" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrec" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117026v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977977v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929777v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977978v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Estagerie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281365v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-09-0446-3_082" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977970v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117001v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916000v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00908184v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916008v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rammal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915949v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349577v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915930v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915935v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915968v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dossou Yovo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915921v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916003v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280493v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855350v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caille" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924881v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117018v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258414" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780505v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262388" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782335v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915985v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noguera" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915993v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Alaaeddine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684804v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jess" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088766" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686427v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684729v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684913v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683584v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972716" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686588v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922464v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684904v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619008v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5517621" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620903v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438431v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437342v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408458v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408465v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436600v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437284v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437344v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437340v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358090v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355199v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358589v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358597v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378184v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633035" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358843v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349201v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287600v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555081" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285917v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abouliatim" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156829v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283711v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158034v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199468v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154412v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134128v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688842v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02119000v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdeyme" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677545v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376824v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946986v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946994v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946978v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946974v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181776v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05557662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Djebbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102808" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05312142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pons-Abenza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahmad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arregui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez-Botero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2025.3605549" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;rigaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3267541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04612159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa El Hajjaji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Piechowiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872100043X" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872100074X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2958706" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2995628" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02330199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jammal Rammal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Salameh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehlote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993690" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01370506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Di-Marco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Mohamed Drissi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01357524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Gonzales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mcgarry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langis Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langis L. Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4090" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01060283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871400110X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dupas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasgorceix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4416/JCST2014-00040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Khromova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Gonzalo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Ederra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2285671" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050447" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duterte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02482.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXN95B21-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379528v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fr&#246;lich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05557741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Allens Touoyem Talla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duvaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-121" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Lahlimi Alami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Sbai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bila" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379487v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11234991" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379824v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hallepee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menudier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000060" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235156" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04609893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04737171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701703" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Touoyem Talla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04815126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732507" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04611984v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW59690.2024.10477156" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04611978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW59690.2024.10477105" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610066v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kotaich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04815136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732612" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rynkiewicz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarefa Saifee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Perigaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farooqui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37964.2023.10187911" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04605618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290389" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04609926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610155v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04610162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Elhajjaji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Alabarat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ourya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04612301v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Farooqui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038958" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sence" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henriot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rigaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612575v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Acikalin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784267" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamotte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mazingue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bhatker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769252" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youzkatli El Khatib" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Belaidi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612314v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaidi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038961" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140950v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312431v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411245" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642290" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612874v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhote Nicolas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantot Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdeyme Serge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642337" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140952v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338092" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140974v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Piechowiak" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094168v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nevo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377005v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakoub Dia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910921" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02098200v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayl Lmansouri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377000v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien George" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094143v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094205v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094185v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377007v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880069" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094231v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094328v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840986v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777590v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840988v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-5G.2018.8484389" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840933v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777589v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521575v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abdelghani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bahoumina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504062v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504067v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376746v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504065v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376774v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2017.7964280" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579104v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376798v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579112v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Basti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273919v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300636v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300638v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359799v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273922v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301229v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273921v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gour&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389906v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273923v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300738v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Paragua Macuri" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Frigui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389909v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Naeem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2016.7561662" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280474v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273916v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302180v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273904v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302133v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273913v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273926v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273924v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280482v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226022v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petropoulos Ioannis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226017v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273911v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977976v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302164v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117042v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchives Yoann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronilo Martin Iglesias" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Miquel Espana" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929779v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117040v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mancuso" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117026v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977977v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929777v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977978v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Estagerie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977970v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281365v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-09-0446-3_082" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117001v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915949v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916008v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rammal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916000v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00908184v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349577v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915930v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915935v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915968v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dossou Yovo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915921v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916012v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916003v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280493v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117018v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258414" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855350v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924881v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782335v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915985v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noguera" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780505v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262388" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915993v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Alaaeddine" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684729v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jess" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684913v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683584v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Claus" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972716" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686588v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684804v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088766" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686427v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922464v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684904v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620903v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619008v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5517621" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408458v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408465v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436600v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438431v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437342v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437284v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437344v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437340v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358090v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355199v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358589v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358597v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378184v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633035" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358843v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349201v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285917v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abouliatim" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199476v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156829v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287600v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555081" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158034v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283711v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199468v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154412v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134128v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688842v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02119000v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdeyme" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677545v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376824v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946994v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946986v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946978v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946974v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181776v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>