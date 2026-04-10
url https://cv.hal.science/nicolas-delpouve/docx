--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -66,191 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration and Amplification of Physical Aging in Thermo‐Oxidized Epoxy Networks</w:t>
+                <w:t xml:space="preserve">Flexural Performance of Carbon Fiber Reinforced Polyether Ether Ketone Exposed to a High Heat Flux Hydrogen Flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Quélennec</w:t>
+                <w:t xml:space="preserve">G. de Knegt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delannoy</w:t>
+                <w:t xml:space="preserve">J. Vacandare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">P. Krauskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+                <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 226 (11), </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.104757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202400528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2026.104757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288441v1</w:t>
+                <w:t xml:space="preserve">hal-05571552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Decomposition of Poly(phenylene sulfide) Composites Under Fast Elevation of Temperature</w:t>
               </w:r>
@@ -288,2140 +292,2136 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (11), pp.1560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym17111560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step sequence scenario for the calorimetric evaluation of immature amber age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Acceleration and Amplification of Physical Aging in Thermo‐Oxidized Epoxy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quélennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srivaidehi Sripathy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2025.180156⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202400528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-05315776v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Aging Process in 20-Year-Old Polylactide Bottles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Step sequence scenario for the calorimetric evaluation of immature amber age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Monnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Laureys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylian Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dierickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srivaidehi Sripathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 754, pp.180156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2025.180156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05288401v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05315776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation and ageing of additively manufactured soy-based scaffolds for cell-cultured meat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Thermal decomposition study of carbon fiber-reinforced polyphenylene sulfide at high heating rates met under fire exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.P. Sealy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2023.04.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149 (12), pp.6039-6050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-024-13208-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347351v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation and ageing of additively manufactured soy-based scaffolds for cell-cultured meat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Physical Aging Process in 20-Year-Old Polylactide Bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.P. Sealy</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2023.04.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04111741v1</w:t>
+                <w:t xml:space="preserve">hal-05288401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite-Based Coatings on Silicon Wafers and Printed Zirconia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic degradation and ageing of additively manufactured soy-based scaffolds for cell-cultured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+                <w:t xml:space="preserve">A. Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Snyder</w:t>
+                <w:t xml:space="preserve">K.L.M. Avegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bai Cui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.P. Sealy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.11. </w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jfb15010011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2023.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288399v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post‐curing and structural relaxation of epoxy networks during early stages of aging for civil engineering applications</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite-Based Coatings on Silicon Wafers and Printed Zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaa Oumnas</w:t>
+                <w:t xml:space="preserve">Antoine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Quelennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duthoit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nathan Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/appl.202200090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jfb15010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042345v1</w:t>
+                <w:t xml:space="preserve">hal-05288399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical property characterizations of natural rubber nanocomposites through experimental techniques, models and CRR concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prajitha Velayudhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibin Keloth Paduvilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bindu Patanair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisanth Krishnageham Sidharthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.54719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass and sub-glass relaxation changes induced by thermal ageing of epoxy-amine polymer networks – A DMA study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Post‐curing and structural relaxation of epoxy networks during early stages of aging for civil engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Oumnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110487⟩</w:t>
+              <w:t xml:space="preserve">Applied Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/appl.202200090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271921v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical and chemical ageing on barrier properties of epoxy coating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Glass and sub-glass relaxation changes induced by thermal ageing of epoxy-amine polymer networks – A DMA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133908⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216, pp.110487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272058v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of kerosene flame on fire-behaviour and mechanical properties of hybrid Carbon Glass fibers reinforced PEEK composite laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
+                <w:t xml:space="preserve">Effect of physical and chemical ageing on barrier properties of epoxy coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">Zhibo Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schuhler</w:t>
+                <w:t xml:space="preserve">Nicolas Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chaudhary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adem Alia</w:t>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114786⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, pp.133908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355471v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental Relaxation Dynamics in Amorphous Polylactide Exposed to UV Light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of kerosene flame on fire-behaviour and mechanical properties of hybrid Carbon Glass fibers reinforced PEEK composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Araujo</w:t>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Sainlaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.202200085⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279, pp.114786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779180v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated aging of 18 years rejuvenated polylactide bottles by fast scanning calorimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Segmental Relaxation Dynamics in Amorphous Polylactide Exposed to UV Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sainlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/appl.202200084⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 223 (16), pp.2200085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202200085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288470v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Aging of an Epoxy Resin for Civil Engineering Applications from Fast Scanning Calorimetry Investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accelerated aging of 18 years rejuvenated polylactide bottles by fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnim Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.202100230⟩</w:t>
+              <w:t xml:space="preserve">Applied Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.6039-6050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/appl.202200084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077208v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a flame-retardant on the fire-behaviour and the residual mechanical properties of C/PEKK composite laminates exposed to a kerosene flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pluart L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schuhler E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaudhary A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 152, pp.106720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Physical Aging of an Epoxy Resin for Civil Engineering Applications from Fast Scanning Calorimetry Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Times of Polymers and Composites (TOP), 405 (1), pp.2100230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/masy.202100230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192259v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerosene flame behaviour of C/PEKK composite laminates: Influence of exposure time and laminates lay-up on residual mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 222, pp.109046. </w:t>
@@ -2453,4685 +2453,4685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Interfacial Interactions with the Addition of Lignin in Poly(Lactic Acid) Hybrid Nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting Light Interferences to Generate Micrometer‐High Superstructures from Monomeric Azo Materials with Extensive Orientational Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allisson Saiter</w:t>
+                <w:t xml:space="preserve">Florent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabu Thomas</w:t>
+                <w:t xml:space="preserve">Joachim Jelken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin George Thomas</w:t>
+                <w:t xml:space="preserve">Adèle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poornima Parathukkamparambil Pundarikashan</w:t>
+                <w:t xml:space="preserve">Bertrand Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.272. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (19), pp.2100525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13020272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202100525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146119v1</w:t>
+                <w:t xml:space="preserve">hal-03266377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Light Interferences to Generate Micrometer‐High Superstructures from Monomeric Azo Materials with Extensive Orientational Mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting Interfacial Interactions with the Addition of Lignin in Poly(Lactic Acid) Hybrid Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bindu Patanair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Rodriguez</w:t>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Jelken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Laurent</w:t>
+                <w:t xml:space="preserve">Martin George Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Garnier</w:t>
+                <w:t xml:space="preserve">Poornima Parathukkamparambil Pundarikashan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (19), pp.2100525. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202100525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13020272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266377v1</w:t>
+                <w:t xml:space="preserve">hal-03146119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of selenium glass: Assessing the double mechanism of equilibration and the crystallization process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Morvan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">E. Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vella</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121013⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282209v1</w:t>
+                <w:t xml:space="preserve">hal-03192259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Induced Breaking of Interfacial Cohesiveness in a Poly(lactic acid)/Miscanthus Fibers Biocomposite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Physical aging of selenium glass: Assessing the double mechanism of equilibration and the crystallization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dontzoff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (14), pp.2285. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.121013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13142285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331594v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility of short‐chain poly(lactic acid)s derivatives by combining dielectric spectroscopy and fast scanning calorimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-Induced Breaking of Interfacial Cohesiveness in a Poly(lactic acid)/Miscanthus Fibers Biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sareh Mahmoudian Moghaddam</w:t>
+                <w:t xml:space="preserve">Hajar Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Demarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dontzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Quelennec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20210129⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13142285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331591v1</w:t>
+                <w:t xml:space="preserve">hal-03331594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous rigidification and cooperativity drop in semi−crystalline plasticized polylactide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fragility of short‐chain poly(lactic acid)s derivatives by combining dielectric spectroscopy and fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareh Mahmoudian Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 194, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (14), pp.1571-1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pol.20210129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539613v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t>
+                <w:t xml:space="preserve">Chronic wound healing: A specific antibiofilm protein-asymmetric release system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+                <w:t xml:space="preserve">Naila Bou Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Follain</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lozay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.110130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139485v1</w:t>
+                <w:t xml:space="preserve">hal-02329873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Nanoconfinement on Polylactide Crystallization and Gas Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes-Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (8), pp.9953-9965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.9b21391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic wound healing: A specific antibiofilm protein-asymmetric release system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Schaumann</w:t>
+                <w:t xml:space="preserve">Effects of organo-LDH dispersion on thermal stability, crystallinity and mechanical features of PLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Serena Coiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+                <w:t xml:space="preserve">Francesca Cicogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Spiniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110130⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 208, pp.122952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329873v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organo-LDH dispersion on thermal stability, crystallinity and mechanical features of PLA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lozay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roberto Spiniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122952⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927927v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct dynamics of structural relaxation in the amorphous phase of poly( l -lactic acid) revealed by quiescent crystallization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amorphous rigidification and cooperativity drop in semi−crystalline plasticized polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagihan Varol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9sm02541c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02925939v1</w:t>
+                <w:t xml:space="preserve">hal-02539613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct dynamics of structural relaxation in the amorphous phase of poly( l -lactic acid) revealed by quiescent crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (13), pp.3224-3233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm02541c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02430440v1</w:t>
+                <w:t xml:space="preserve">hal-02925939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Polymer Chain Orientation in Strong and Tough Nanofibers with Low Crystallinity: Toward Next Generation Nanostructured Superfibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Araujo</w:t>
+                <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Stockdale</w:t>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08725⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129923v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal and anisothermal decomposition of Carbon fibres polyphenylene sulfide composites for fire behavior analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantifying Polymer Chain Orientation in Strong and Tough Nanofibers with Low Crystallinity: Toward Next Generation Nanostructured Superfibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Papkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Stockdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02279988v1</w:t>
+                <w:t xml:space="preserve">hal-02129923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 677, pp.67-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2019.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isothermal and anisothermal decomposition of Carbon fibres polyphenylene sulfide composites for fire behavior analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.021⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.102868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063888v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and calorimetric signatures of chain orientation in strong and tough ultrafine electrospun polyacrylonitrile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuris Dzenis</w:t>
+                <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178782v1</w:t>
+                <w:t xml:space="preserve">hal-02063888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling properties of acrylate/epoxy interpenetrating polymer networks by premature termination of radical polymerization of acrylate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Batteux</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bobo</w:t>
+                <w:t xml:space="preserve">Roman Golovchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (8), pp.1729-1738. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (16), pp.6107-6115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.25173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295271v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Dielectric and calorimetric signatures of chain orientation in strong and tough ultrafine electrospun polyacrylonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Papkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Golovchak</w:t>
+                <w:t xml:space="preserve">Yuris Dzenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (16), pp.6107-6115. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.121638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277312v1</w:t>
+                <w:t xml:space="preserve">hal-02178782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dynamic heterogeneity in the amorphous phase of Poly(L,L-lactide) confined at the nanoscale by the coextrusion process</w:t>
+                <w:t xml:space="preserve">Controlling properties of acrylate/epoxy interpenetrating polymer networks by premature termination of radical polymerization of acrylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+                <w:t xml:space="preserve">Wenlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Stoclet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Florian Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02188⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (8), pp.1729-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.25173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727155v1</w:t>
+                <w:t xml:space="preserve">hal-02295271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced physical aging rates of polylactide in polystyrene/polylactide multilayer films from fast scanning calorimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.17092-17099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01912592v1</w:t>
+                <w:t xml:space="preserve">hal-02061741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Physical ageing of semi-crystalline PLLA: Role of the differently constrained amorphous fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.020082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5045944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02061741v1</w:t>
+                <w:t xml:space="preserve">hal-02174882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical ageing of semi-crystalline PLLA: Role of the differently constrained amorphous fractions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structural and dynamic heterogeneity in the amorphous phase of Poly(L,L-lactide) confined at the nanoscale by the coextrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5045944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02174882v1</w:t>
+                <w:t xml:space="preserve">hal-01727155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural interpretation of the two components governing the kinetic fragility from the example of interpenetrated polymer networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Reduced physical aging rates of polylactide in polystyrene/polylactide multilayer films from fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.24722⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150 (15), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061374v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching the upper bound of load capacity: Functional grading with interpenetrating polymer networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">A structural interpretation of the two components governing the kinetic fragility from the example of interpenetrated polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lena Butterfiled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 137, pp.152-163. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (20), pp.1393-1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/polb.24722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061497v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Barrier Properties of Multinanolayered Biodegradable PLA/PBSA Films: Confinement Effect via Forced Assembly Coextrusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+                <w:t xml:space="preserve">Approaching the upper bound of load capacity: Functional grading with interpenetrating polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Negahban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b08404⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664644v1</w:t>
+                <w:t xml:space="preserve">hal-02061497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the rigid amorphous fraction to physical ageing of semi-crystalline PLLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Gazzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125, pp.241 - 253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.07.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the microlayered structure on water and gas barrier properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Structure and Barrier Properties of Multinanolayered Biodegradable PLA/PBSA Films: Confinement Effect via Forced Assembly Coextrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.039⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (34), pp.29101-29112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b08404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483691v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the impact of polylactide morphology on gas barrier properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the microlayered structure on water and gas barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Violette Ducruet</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 525, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.11.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01483827v1</w:t>
+                <w:t xml:space="preserve">hal-01483691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Beer-Lambert Attenuation Coefficient and Curing Kinetics Power Order: A Method Based on Rapid-Scan FTIR During Laser Curing on an ATR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-scale analysis of the impact of polylactide morphology on gas barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Divry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201650022⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.11.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01954221v1</w:t>
+                <w:t xml:space="preserve">hal-01483827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Chain Segment Mobility at the Interface of Semi-Crystalline Polylactide/Clay Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Oberhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Conzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78, pp.274-289. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measurement of Beer-Lambert Attenuation Coefficient and Curing Kinetics Power Order: A Method Based on Rapid-Scan FTIR During Laser Curing on an ATR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00384⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 365 (1), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201650022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954226v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and Thermomechanical Properties in Epoxy Acrylate Interpenetrated Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Butterfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 365 (1), pp.59-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201650012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printing Continuously Graded Interpenetrating Polymer Networks of Acrylate/Epoxy by Manipulating Cationic Network Formation during Stereolithography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Saiter</w:t>
+                <w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tan</w:t>
+                <w:t xml:space="preserve">Valerio Causin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (12), pp.1003-1015. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (13), pp.4850-4861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2016.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954222v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t>
+                <w:t xml:space="preserve">Printing Continuously Graded Interpenetrating Polymer Networks of Acrylate/Epoxy by Manipulating Cationic Network Formation during Stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larisa Dobircau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Herbinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+                <w:t xml:space="preserve">M. Bakhtiary Noodeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+                <w:t xml:space="preserve">J.-M. Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (12), pp.1003-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2016.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173856v1</w:t>
+                <w:t xml:space="preserve">hal-01954222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics in electrospun amorphous plasticized polylactide fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,489 +7202,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of two mobile amorphous phases in semicrystalline polylactide observed from calorimetric investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Dobircau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 54 (5), pp.1144-1150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23657⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 55 (4), pp.858-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156917v1</w:t>
+                <w:t xml:space="preserve">hal-01173856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Dependence of the Molecular Mobility in the Amorphous Fractions of Polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evidence of two mobile amorphous phases in semicrystalline polylactide observed from calorimetric investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma500839p⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (5), pp.1144-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199661v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Water Barrier Properties of Poly(ethylene- co -vinyl alcohol) Films by Hydrophobic Plasma Surface Treatments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Dependence of the Molecular Mobility in the Amorphous Fractions of Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (23), pp.12599-12612. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (15), pp.5186-5197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp302223j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma500839p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158597v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragility and cooperativity concepts in hydrogen-bonded organic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vuillequez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7756,77 +7768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Barrier Properties in Biaxially Drawn Poly(lactic acid) Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,788 +7892,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility and cooperativity concepts in hydrogen-bonded organic glasses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of Water Barrier Properties of Poly(ethylene- co -vinyl alcohol) Films by Hydrophobic Plasma Surface Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. M Saiter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Tenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Valleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (23), pp.12599-12612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp302223j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156496v1</w:t>
+                <w:t xml:space="preserve">hal-02158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity length evolution during crystallization of poly(lactic acid)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Fragility and cooperativity concepts in hydrogen-bonded organic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vuillequez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Dargent</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. M Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2011.09.027⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 407 (17), pp.3561-3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156359v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous phase dynamics at the glass transition in drawn semi-crystalline polyester, DMA and TMDSC comparatives studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Cooperativity length evolution during crystallization of poly(lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (12), pp.2414-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2011.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-008-9670-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02156337v1</w:t>
+                <w:t xml:space="preserve">hal-02156359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for anisotropy of the cooperative rearranging regions size in drawn PET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Amorphous phase dynamics at the glass transition in drawn semi-crystalline polyester, DMA and TMDSC comparatives studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (2), pp.541-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-008-9670-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400849v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative rearranging region size in semi-crystalline poly(l-lactic acid)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evidence for anisotropy of the cooperative rearranging regions size in drawn PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (11), pp.3377-3384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02152267v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cooperative rearranging region size in semi-crystalline poly(l-lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (13-14), pp.3130-3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.04.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cooperative rearranging region size determination by temperature modulated DSC in semi-crystalline poly(l-lactide acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. M Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (11), pp.4675-4682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2007.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8671,2838 +8817,2838 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of confinement of PLA on barrier properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteve Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Polymer Congress 2019 (EPF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Journées GFP Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904159v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of confinement of PLA on barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GFP Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve"> European Polymer Congress 2019 (EPF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295866v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Molecular Weights on the Physical Properties and Microstructure of Poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme congrès général de la société française de physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la fraction amorphe rigide sur le comportement à rupture de composites Carbone/PPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estève Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Daniel Pujols Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation dynamics in plasticized polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Times of Polymers and Composites. From Aerospace to Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ischia, Italy. pp.020055, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5045917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les Propriétés Mécaniques d'un Composite Carbone/Polysulfure de Phenylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPPOS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of gas barrier properties of polylactic acid (pla) by layer multiplying co-extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBBB 2018, 15th international symposium on bioplastics, biocomposites and biorefing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement of PLLA by layer-multiplying co-extrusion: effect on microstructure and gas barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Polymer Processing Society (PPS33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecular mobility of confined PLA layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopol 2017 - 6. International Conference on Biobased and Biodegradable Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced gas barrier properties due to confinement of PLLA obtained by the nanolayer coextrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. International Conference of the Polymer Processing Society (PPS 32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon (INSA Lyon). FRA., Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PLLA confinement effect on its macromolecular mobility in PLLA/PS films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. journées de calorimétrie et d'analyse thermique (JCAT 47)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics in electrospun fibers of plasticized polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stellenbosch University. ZAF., May 2015, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement of PLLA by layer multiplying co-extrusion effect on gaz barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Biodegradable Polymers (Biopol 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of plasticizing molecules on the amorphous phase dynamics of polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269156v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Role of plasticizing molecules on the amorphous phase dynamics of polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269145v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269157v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous phase molecular mobility of palsticized poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two plasticizers on the physical aging of polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dobricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of modulated calorimetric methods for the determination of cooperativity in complex multiphasic polymer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress on Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and amorphous phase mobility in biopolyestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees d'Etudes des Equilibres entre Phases (JEEP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics and barrier properties in plasticized polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Meeting on Material/Bioproducts Interactions (Matbim 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of modulated calorimetric methods to determine cooperativity length in multiphasic polymer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43.Journées de la Calorimétrie et de l'Analyse Thermique (JCAT 43)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure/function relationship between poly(lactide) microstructure and barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biodegradable Polymers and Sustainable Composites (Biopol 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11512,406 +11658,406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of the impact of the polymer morphology on the gas barrier properties of semi-crystalline polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Barrier properties of confined polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Colloque National du Groupe Français des Polymères, GFP2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">Matbim 2017 - 4th international meeting on Material/Bioproduct Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739305v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier properties of confined polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Multiscale analysis of the impact of the polymer morphology on the gas barrier properties of semi-crystalline polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim 2017 - 4th international meeting on Material/Bioproduct Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. 2017</w:t>
+              <w:t xml:space="preserve">46. Colloque National du Groupe Français des Polymères, GFP2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741294v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of compatibility of confiner polymers on the macromolecular mobility of PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 48 - 48. edition des Journées de Calorimétrie et d'Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rueil Malmaison, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12058,51 +12204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17111560" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05315776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dierickx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivaidehi Sripathy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2025.180156" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpouve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Snyder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Cui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15010011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajitha Velayudhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Patanair" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisanth Krishnageham Sidharthan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Vayyaprontavida Kaliyathan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54719" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Missaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dargent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200084" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Parathukkamparambil Pundarikashan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020272" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rodriguez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jelken" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100525" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes-Nassar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21391" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927927v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Coiai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cicogna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Spiniello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122952" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02541c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279988v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102868" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Batteux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bobo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25173" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727155v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02188" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912592v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Righetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045944" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfiled" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24722" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.089" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Divry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.11.047" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954221v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650022" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PDX2LSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oberhauser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conzatti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.03.040" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfield" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Henning" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB7LD282-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhtiary Noodeh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.93" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Monnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Domenek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.047" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156917v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Arnoult" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23657" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLN40VR9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valleton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302223j" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillequez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.05.024" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGRLCZP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211670g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156496v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156359v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.09.027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156337v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lixon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9670-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5THFVKVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400849v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152267v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.04.045" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0JVBGX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156322v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2007.07.039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0P8T030-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904159v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Nassar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740348v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741281v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sollogoub" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736382v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736386v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Basson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269144v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173854v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173851v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173853v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173855v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739305v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741294v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Knegt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacandare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krauskopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpouve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2026.104757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17111560" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05315776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dierickx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivaidehi Sripathy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2025.180156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13208-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chauvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Snyder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Cui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15010011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajitha Velayudhan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Patanair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisanth Krishnageham Sidharthan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Vayyaprontavida Kaliyathan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54719" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Missaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jelken" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100525" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Parathukkamparambil Pundarikashan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes-Nassar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21391" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Coiai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cicogna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Spiniello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122952" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02541c" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102868" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295271v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Batteux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bobo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25173" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Righetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045944" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02188" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912592v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061374v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfiled" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24722" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.089" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZJG3WRT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Divry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.11.047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954218v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oberhauser" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conzatti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.03.040" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954221v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650022" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PDX2LSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfield" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Henning" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB7LD282-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954222v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhtiary Noodeh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.93" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Monnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Domenek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.047" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Arnoult" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23657" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLN40VR9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillequez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.05.024" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGRLCZP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211670g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158597v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valleton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302223j" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.09.027" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lixon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9670-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5THFVKVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400849v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152267v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.04.045" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0JVBGX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2007.07.039" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0P8T030-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904159v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Nassar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sollogoub" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736386v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269143v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Basson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269144v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173851v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173853v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173855v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741294v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>