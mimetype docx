--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -234,317 +234,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Decomposition of Poly(phenylene sulfide) Composites Under Fast Elevation of Temperature</w:t>
+                <w:t xml:space="preserve">Acceleration and Amplification of Physical Aging in Thermo‐Oxidized Epoxy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+                <w:t xml:space="preserve">Blandine Quélennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Carpier</w:t>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dargent</w:t>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vieille</w:t>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (11), pp.1560. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym17111560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.202400528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243632v1</w:t>
+                <w:t xml:space="preserve">hal-05288441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration and Amplification of Physical Aging in Thermo‐Oxidized Epoxy Networks</w:t>
+                <w:t xml:space="preserve">Oxidative Decomposition of Poly(phenylene sulfide) Composites Under Fast Elevation of Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Quélennec</w:t>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delannoy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Yann Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 226 (11), </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202400528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym17111560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288441v1</w:t>
+                <w:t xml:space="preserve">hal-05243632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step sequence scenario for the calorimetric evaluation of immature amber age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Laureys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -638,103 +638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal decomposition study of carbon fiber-reinforced polyphenylene sulfide at high heating rates met under fire exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Carpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 149 (12), pp.6039-6050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -781,77 +781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Aging Process in 20-Year-Old Polylactide Bottles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Vashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -902,64 +902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L.M. Avegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sealy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1058,51 +1058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bai Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (1), pp.11. </w:t>
@@ -1300,77 +1300,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Oumnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1402,1549 +1402,1549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass and sub-glass relaxation changes induced by thermal ageing of epoxy-amine polymer networks – A DMA study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of physical and chemical ageing on barrier properties of epoxy coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibo Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110487⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, pp.133908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271921v1</w:t>
+                <w:t xml:space="preserve">hal-04272058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical and chemical ageing on barrier properties of epoxy coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass and sub-glass relaxation changes induced by thermal ageing of epoxy-amine polymer networks – A DMA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 409, pp.133908. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216, pp.110487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272058v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of kerosene flame on fire-behaviour and mechanical properties of hybrid Carbon Glass fibers reinforced PEEK composite laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated aging of 18 years rejuvenated polylactide bottles by fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tasnim Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114786⟩</w:t>
+              <w:t xml:space="preserve">Applied Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.6039-6050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/appl.202200084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355471v1</w:t>
+                <w:t xml:space="preserve">hal-05288470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental Relaxation Dynamics in Amorphous Polylactide Exposed to UV Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Sainlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 223 (16), pp.2200085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.202200085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated aging of 18 years rejuvenated polylactide bottles by fast scanning calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Vashchuk</w:t>
+                <w:t xml:space="preserve">Influence of kerosene flame on fire-behaviour and mechanical properties of hybrid Carbon Glass fibers reinforced PEEK composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasnim Missaoui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adem Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (4), pp.6039-6050. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279, pp.114786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/appl.202200084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288470v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a flame-retardant on the fire-behaviour and the residual mechanical properties of C/PEKK composite laminates exposed to a kerosene flame</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical Aging of an Epoxy Resin for Civil Engineering Applications from Fast Scanning Calorimetry Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106720⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Times of Polymers and Composites (TOP), 405 (1), pp.2100230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.202100230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431596v1</w:t>
+                <w:t xml:space="preserve">hal-04077208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Aging of an Epoxy Resin for Civil Engineering Applications from Fast Scanning Calorimetry Investigations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of a flame-retardant on the fire-behaviour and the residual mechanical properties of C/PEKK composite laminates exposed to a kerosene flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pluart L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schuhler E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaudhary A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Times of Polymers and Composites (TOP), 405 (1), pp.2100230. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.106720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.202100230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077208v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerosene flame behaviour of C/PEKK composite laminates: Influence of exposure time and laminates lay-up on residual mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Pluart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Chaudhary</w:t>
+                <w:t xml:space="preserve">E. Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 222, pp.109046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109046⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250836v1</w:t>
+                <w:t xml:space="preserve">hal-03192259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Light Interferences to Generate Micrometer‐High Superstructures from Monomeric Azo Materials with Extensive Orientational Mobility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Promoting Interfacial Interactions with the Addition of Lignin in Poly(Lactic Acid) Hybrid Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bindu Patanair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Laurent</w:t>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Garnier</w:t>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin George Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poornima Parathukkamparambil Pundarikashan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202100525⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13020272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266377v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Interfacial Interactions with the Addition of Lignin in Poly(Lactic Acid) Hybrid Nanocomposites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting Light Interferences to Generate Micrometer‐High Superstructures from Monomeric Azo Materials with Extensive Orientational Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin George Thomas</w:t>
+                <w:t xml:space="preserve">Florent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poornima Parathukkamparambil Pundarikashan</w:t>
+                <w:t xml:space="preserve">Joachim Jelken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13020272⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (19), pp.2100525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202100525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146119v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Kerosene flame behaviour of C/PEKK composite laminates: Influence of exposure time and laminates lay-up on residual mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Esposito</w:t>
+                <w:t xml:space="preserve">L. Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t>
+              <w:t xml:space="preserve">, 2021, 222, pp.109046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192259v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical aging of selenium glass: Assessing the double mechanism of equilibration and the crystallization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.121013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2978,51 +2978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Induced Breaking of Interfacial Cohesiveness in a Poly(lactic acid)/Miscanthus Fibers Biocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,77 +3138,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sareh Mahmoudian Moghaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (14), pp.1571-1577. </w:t>
@@ -3240,753 +3240,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic wound healing: A specific antibiofilm protein-asymmetric release system</w:t>
+                <w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naila Bou Haidar</w:t>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Schaumann</w:t>
+                <w:t xml:space="preserve">Quentin Lozay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110130⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329873v1</w:t>
+                <w:t xml:space="preserve">hal-03139485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Nanoconfinement on Polylactide Crystallization and Gas Barrier Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorphous rigidification and cooperativity drop in semi−crystalline plasticized polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagihan Varol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Fernandes-Nassar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b21391⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532950v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of organo-LDH dispersion on thermal stability, crystallinity and mechanical features of PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Coiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cicogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Spiniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 208, pp.122952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic wound healing: A specific antibiofilm protein-asymmetric release system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Bou Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Follain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.110130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139485v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous rigidification and cooperativity drop in semi−crystalline plasticized polylactide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Nanoconfinement on Polylactide Crystallization and Gas Barrier Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes-Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagihan Varol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steven Araujo</w:t>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 194, pp.1-9. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.9953-9965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b21391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539613v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct dynamics of structural relaxation in the amorphous phase of poly( l -lactic acid) revealed by quiescent crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (13), pp.3224-3233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4020,90 +4020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4167,77 +4167,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Polymer Chain Orientation in Strong and Tough Nanofibers with Low Crystallinity: Toward Next Generation Nanostructured Superfibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Papkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4301,90 +4301,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 677, pp.67-78. </w:t>
@@ -4422,90 +4422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal and anisothermal decomposition of Carbon fibres polyphenylene sulfide composites for fire behavior analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Carpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.102868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4539,103 +4539,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111, pp.152-160. </w:t>
@@ -4667,1017 +4667,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Controlling properties of acrylate/epoxy interpenetrating polymer networks by premature termination of radical polymerization of acrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roman Golovchak</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (8), pp.1729-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.25173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277312v1</w:t>
+                <w:t xml:space="preserve">hal-02295271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and calorimetric signatures of chain orientation in strong and tough ultrafine electrospun polyacrylonitrile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yuris Dzenis</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Golovchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (16), pp.6107-6115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178782v1</w:t>
+                <w:t xml:space="preserve">hal-02277312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling properties of acrylate/epoxy interpenetrating polymer networks by premature termination of radical polymerization of acrylate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenlong Li</w:t>
+                <w:t xml:space="preserve">Dielectric and calorimetric signatures of chain orientation in strong and tough ultrafine electrospun polyacrylonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Batteux</w:t>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Papkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bobo</w:t>
+                <w:t xml:space="preserve">Yuris Dzenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (8), pp.1729-1738. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.121638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.25173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295271v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Reduced physical aging rates of polylactide in polystyrene/polylactide multilayer films from fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (12), pp.17092-17099. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150 (15), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061741v1</w:t>
+                <w:t xml:space="preserve">hal-01912592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical ageing of semi-crystalline PLLA: Role of the differently constrained amorphous fractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and dynamic heterogeneity in the amorphous phase of Poly(L,L-lactide) confined at the nanoscale by the coextrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Righetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.020082. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.128-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5045944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174882v1</w:t>
+                <w:t xml:space="preserve">hal-01727155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dynamic heterogeneity in the amorphous phase of Poly(L,L-lactide) confined at the nanoscale by the coextrusion process</w:t>
+                <w:t xml:space="preserve">Physical ageing of semi-crystalline PLLA: Role of the differently constrained amorphous fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Maria Cristina Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02188⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.020082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5045944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727155v1</w:t>
+                <w:t xml:space="preserve">hal-02174882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced physical aging rates of polylactide in polystyrene/polylactide multilayer films from fast scanning calorimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 150 (15), pp.1-9. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.17092-17099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912592v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural interpretation of the two components governing the kinetic fragility from the example of interpenetrated polymer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Butterfiled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (20), pp.1393-1403. </w:t>
@@ -5728,90 +5728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching the upper bound of load capacity: Functional grading with interpenetrating polymer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Negahban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 137, pp.152-163. </w:t>
@@ -5849,90 +5849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the rigid amorphous fraction to physical ageing of semi-crystalline PLLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Gazzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125, pp.241 - 253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5978,90 +5978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Barrier Properties of Multinanolayered Biodegradable PLA/PBSA Films: Confinement Effect via Forced Assembly Coextrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6112,103 +6112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the microlayered structure on water and gas barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 525, pp.135-145. </w:t>
@@ -6246,77 +6246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of the impact of polylactide morphology on gas barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Divry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,389 +6374,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Chain Segment Mobility at the Interface of Semi-Crystalline Polylactide/Clay Nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Delpouve</w:t>
+                <w:t xml:space="preserve">Measurement of Beer-Lambert Attenuation Coefficient and Curing Kinetics Power Order: A Method Based on Rapid-Scan FTIR During Laser Curing on an ATR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dargent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Conzatti</w:t>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.03.040⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 365 (1), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201650022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954218v1</w:t>
+                <w:t xml:space="preserve">hal-01954221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Beer-Lambert Attenuation Coefficient and Curing Kinetics Power Order: A Method Based on Rapid-Scan FTIR During Laser Curing on an ATR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+                <w:t xml:space="preserve">Probing the Chain Segment Mobility at the Interface of Semi-Crystalline Polylactide/Clay Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Oberhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Conzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201650022⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.274-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01954221v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and Thermomechanical Properties in Epoxy Acrylate Interpenetrated Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Butterfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 365 (1), pp.59-66. </w:t>
@@ -6806,103 +6806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Causin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (13), pp.4850-4861. </w:t>
@@ -7221,77 +7221,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Dobircau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7354,90 +7354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of two mobile amorphous phases in semicrystalline polylactide observed from calorimetric investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7496,103 +7496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Dependence of the Molecular Mobility in the Amorphous Fractions of Polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (15), pp.5186-5197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7620,238 +7620,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility and cooperativity concepts in hydrogen-bonded organic glasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of Water Barrier Properties of Poly(ethylene- co -vinyl alcohol) Films by Hydrophobic Plasma Surface Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vuillequez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allisson Saiter</w:t>
+                <w:t xml:space="preserve">Nadine Tenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Youssef</w:t>
+                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Saiter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Valleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (23), pp.12599-12612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp302223j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328329v1</w:t>
+                <w:t xml:space="preserve">hal-02158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Barrier Properties in Biaxially Drawn Poly(lactic acid) Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7892,285 +7884,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Water Barrier Properties of Poly(ethylene- co -vinyl alcohol) Films by Hydrophobic Plasma Surface Treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragility and cooperativity concepts in hydrogen-bonded organic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Tenn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Follain</w:t>
+                <w:t xml:space="preserve">A. Vuillequez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
+                <w:t xml:space="preserve">B. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Valleton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 407 (17), pp.3561-3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp302223j⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158597v1</w:t>
+                <w:t xml:space="preserve">hal-02328329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragility and cooperativity concepts in hydrogen-bonded organic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vuillequez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. M Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 407 (17), pp.3561-3565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2012.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8187,51 +8187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperativity length evolution during crystallization of poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8304,51 +8304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8446,51 +8446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8554,51 +8554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative rearranging region size in semi-crystalline poly(l-lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8670,51 +8670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative rearranging region size determination by temperature modulated DSC in semi-crystalline poly(l-lactide acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8825,359 +8825,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of confinement of PLA on barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Samira Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GFP Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve"> European Polymer Congress 2019 (EPF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295866v1</w:t>
+                <w:t xml:space="preserve">hal-03904159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of confinement of PLA on barrier properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteve Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Polymer Congress 2019 (EPF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Journées GFP Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904159v1</w:t>
+                <w:t xml:space="preserve">hal-02295866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Molecular Weights on the Physical Properties and Microstructure of Poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme congrès général de la société française de physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
@@ -9219,90 +9219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la fraction amorphe rigide sur le comportement à rupture de composites Carbone/PPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estève Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Daniel Pujols Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9327,103 +9327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation dynamics in plasticized polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Times of Polymers and Composites. From Aerospace to Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ischia, Italy. pp.020055, </w:t>
@@ -9474,90 +9474,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les Propriétés Mécaniques d'un Composite Carbone/Polysulfure de Phenylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPPOS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
@@ -9586,103 +9586,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of gas barrier properties of polylactic acid (pla) by layer multiplying co-extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBBB 2018, 15th international symposium on bioplastics, biocomposites and biorefing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Guelph, Canada</w:t>
@@ -9711,90 +9711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement of PLLA by layer-multiplying co-extrusion: effect on microstructure and gas barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9836,103 +9836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecular mobility of confined PLA layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopol 2017 - 6. International Conference on Biobased and Biodegradable Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mons, Belgium</w:t>
@@ -9961,103 +9961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced gas barrier properties due to confinement of PLLA obtained by the nanolayer coextrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. International Conference of the Polymer Processing Society (PPS 32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon (INSA Lyon). FRA., Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10082,103 +10082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PLLA confinement effect on its macromolecular mobility in PLLA/PS films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. journées de calorimétrie et d'analyse thermique (JCAT 47)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Anglet, France</w:t>
@@ -10201,713 +10201,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics in electrospun fibers of plasticized polylactide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Confinement of PLLA by layer multiplying co-extrusion effect on gaz barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stellenbosch University. ZAF., May 2015, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">5. International Conference on Biodegradable Polymers (Biopol 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269143v1</w:t>
+                <w:t xml:space="preserve">hal-01269144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of PLLA by layer multiplying co-extrusion effect on gaz barrier properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics in electrospun fibers of plasticized polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Biodegradable Polymers (Biopol 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stellenbosch University. ZAF., May 2015, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269144v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+                <w:t xml:space="preserve">Role of plasticizing molecules on the amorphous phase dynamics of polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269157v1</w:t>
+                <w:t xml:space="preserve">hal-01269156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of plasticizing molecules on the amorphous phase dynamics of polylactide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269156v1</w:t>
+                <w:t xml:space="preserve">hal-01269145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+                <w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269145v1</w:t>
+                <w:t xml:space="preserve">hal-01269157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous phase molecular mobility of palsticized poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10945,51 +10945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two plasticizers on the physical aging of polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dobricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11057,77 +11057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of modulated calorimetric methods for the determination of cooperativity in complex multiphasic polymer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11165,103 +11165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and amorphous phase mobility in biopolyestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees d'Etudes des Equilibres entre Phases (JEEP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11286,90 +11286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics and barrier properties in plasticized polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11407,77 +11407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of modulated calorimetric methods to determine cooperativity length in multiphasic polymer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11515,90 +11515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure/function relationship between poly(lactide) microstructure and barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11666,351 +11666,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier properties of confined polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Multiscale analysis of the impact of the polymer morphology on the gas barrier properties of semi-crystalline polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim 2017 - 4th international meeting on Material/Bioproduct Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. 2017</w:t>
+              <w:t xml:space="preserve">46. Colloque National du Groupe Français des Polymères, GFP2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741294v1</w:t>
+                <w:t xml:space="preserve">hal-01739305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of the impact of the polymer morphology on the gas barrier properties of semi-crystalline polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Barrier properties of confined polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Colloque National du Groupe Français des Polymères, GFP2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">Matbim 2017 - 4th international meeting on Material/Bioproduct Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739305v1</w:t>
+                <w:t xml:space="preserve">hal-01741294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of compatibility of confiner polymers on the macromolecular mobility of PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 48 - 48. edition des Journées de Calorimétrie et d'Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rueil Malmaison, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12204,51 +12204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Knegt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacandare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krauskopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpouve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2026.104757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17111560" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05315776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dierickx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivaidehi Sripathy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2025.180156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13208-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chauvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Snyder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Cui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15010011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajitha Velayudhan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Patanair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisanth Krishnageham Sidharthan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Vayyaprontavida Kaliyathan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54719" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Missaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jelken" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100525" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Parathukkamparambil Pundarikashan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes-Nassar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21391" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Coiai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cicogna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Spiniello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122952" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02541c" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102868" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295271v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Batteux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bobo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25173" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Righetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045944" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02188" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912592v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061374v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfiled" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24722" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.089" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZJG3WRT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Divry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.11.047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954218v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oberhauser" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conzatti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.03.040" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954221v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650022" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PDX2LSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfield" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Henning" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB7LD282-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954222v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhtiary Noodeh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.93" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Monnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Domenek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.047" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Arnoult" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23657" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLN40VR9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillequez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.05.024" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGRLCZP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211670g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158597v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valleton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302223j" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.09.027" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lixon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9670-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5THFVKVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400849v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152267v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.04.045" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0JVBGX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2007.07.039" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0P8T030-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904159v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Nassar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sollogoub" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736386v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269143v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Basson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269144v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173851v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173853v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173855v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741294v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Knegt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacandare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krauskopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpouve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2026.104757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17111560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05315776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dierickx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivaidehi Sripathy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2025.180156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13208-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chauvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Snyder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Cui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15010011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajitha Velayudhan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Patanair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisanth Krishnageham Sidharthan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Vayyaprontavida Kaliyathan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54719" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Missaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200084" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Parathukkamparambil Pundarikashan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020272" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jelken" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Coiai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cicogna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Spiniello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122952" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes-Nassar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21391" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02541c" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102868" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295271v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Batteux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bobo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25173" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912592v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727155v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02188" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Righetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045944" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061374v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfiled" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24722" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.089" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZJG3WRT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Divry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.11.047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954221v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PDX2LSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954218v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oberhauser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conzatti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.03.040" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfield" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Henning" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB7LD282-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954222v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhtiary Noodeh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.93" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Monnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Domenek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.047" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Arnoult" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23657" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLN40VR9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158597v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valleton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302223j" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211670g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328329v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillequez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.05.024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGRLCZP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.09.027" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lixon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9670-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5THFVKVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400849v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152267v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.04.045" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0JVBGX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2007.07.039" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0P8T030-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904159v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Nassar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sollogoub" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736386v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269144v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269143v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Basson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173851v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173853v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173855v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739305v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741294v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>