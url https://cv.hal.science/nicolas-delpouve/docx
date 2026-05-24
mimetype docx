--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,157 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration and Amplification of Physical Aging in Thermo‐Oxidized Epoxy Networks</w:t>
+                <w:t xml:space="preserve">Probing the microstructure evolution with physical aging in Mg-based metallic glass through nanoindentation and atom probe tomography analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Quélennec</w:t>
+                <w:t xml:space="preserve">Marouane Mejres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delannoy</w:t>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+                <w:t xml:space="preserve">Loïc Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 226 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 686, pp.124151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202400528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2026.124151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288441v1</w:t>
+                <w:t xml:space="preserve">hal-05613019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Decomposition of Poly(phenylene sulfide) Composites Under Fast Elevation of Temperature</w:t>
               </w:r>
@@ -422,873 +426,869 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (11), pp.1560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym17111560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step sequence scenario for the calorimetric evaluation of immature amber age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Acceleration and Amplification of Physical Aging in Thermo‐Oxidized Epoxy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quélennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srivaidehi Sripathy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2025.180156⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202400528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-05315776v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition study of carbon fiber-reinforced polyphenylene sulfide at high heating rates met under fire exposure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Step sequence scenario for the calorimetric evaluation of immature amber age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Laureys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylian Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dierickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srivaidehi Sripathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 754, pp.180156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2025.180156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-024-13208-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05459048v1</w:t>
+                <w:t xml:space="preserve">insu-05315776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Aging Process in 20-Year-Old Polylactide Bottles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Monnier</w:t>
+                <w:t xml:space="preserve">Thermal decomposition study of carbon fiber-reinforced polyphenylene sulfide at high heating rates met under fire exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149 (12), pp.6039-6050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-024-13208-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288401v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation and ageing of additively manufactured soy-based scaffolds for cell-cultured meat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Physical Aging Process in 20-Year-Old Polylactide Bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.P. Sealy</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2023.04.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04111741v1</w:t>
+                <w:t xml:space="preserve">hal-05288401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite-Based Coatings on Silicon Wafers and Printed Zirconia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic degradation and ageing of additively manufactured soy-based scaffolds for cell-cultured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Snyder</w:t>
+                <w:t xml:space="preserve">A. Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bai Cui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">K.L.M. Avegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sealy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jfb15010011⟩</w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2023.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288399v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical property characterizations of natural rubber nanocomposites through experimental techniques, models and CRR concept</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroxyapatite-Based Coatings on Silicon Wafers and Printed Zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jibin Keloth Paduvilan</w:t>
+                <w:t xml:space="preserve">Antoine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bindu Patanair</w:t>
+                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sisanth Krishnageham Sidharthan</w:t>
+                <w:t xml:space="preserve">Nathan Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
+                <w:t xml:space="preserve">Bai Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.54719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jfb15010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220270v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post‐curing and structural relaxation of epoxy networks during early stages of aging for civil engineering applications</w:t>
               </w:r>
@@ -1300,77 +1300,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Oumnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1402,7412 +1402,7546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical and chemical ageing on barrier properties of epoxy coating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical property characterizations of natural rubber nanocomposites through experimental techniques, models and CRR concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhibo Duan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Delannoy</w:t>
+                <w:t xml:space="preserve">Prajitha Velayudhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gay</w:t>
+                <w:t xml:space="preserve">Jibin Keloth Paduvilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">Bindu Patanair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisanth Krishnageham Sidharthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.54719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272058v1</w:t>
+                <w:t xml:space="preserve">hal-04220270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass and sub-glass relaxation changes induced by thermal ageing of epoxy-amine polymer networks – A DMA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, pp.110487. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated aging of 18 years rejuvenated polylactide bottles by fast scanning calorimetry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of physical and chemical ageing on barrier properties of epoxy coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibo Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, pp.133908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/appl.202200084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05288470v1</w:t>
+                <w:t xml:space="preserve">hal-04272058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental Relaxation Dynamics in Amorphous Polylactide Exposed to UV Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Sainlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 223 (16), pp.2200085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.202200085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of kerosene flame on fire-behaviour and mechanical properties of hybrid Carbon Glass fibers reinforced PEEK composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 279, pp.114786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Aging of an Epoxy Resin for Civil Engineering Applications from Fast Scanning Calorimetry Investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Accelerated aging of 18 years rejuvenated polylactide bottles by fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnim Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.202100230⟩</w:t>
+              <w:t xml:space="preserve">Applied Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.6039-6050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/appl.202200084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077208v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a flame-retardant on the fire-behaviour and the residual mechanical properties of C/PEKK composite laminates exposed to a kerosene flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pluart L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schuhler E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaudhary A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 152, pp.106720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Physical Aging of an Epoxy Resin for Civil Engineering Applications from Fast Scanning Calorimetry Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Times of Polymers and Composites (TOP), 405 (1), pp.2100230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.202100230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192259v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Interfacial Interactions with the Addition of Lignin in Poly(Lactic Acid) Hybrid Nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabu Thomas</w:t>
+                <w:t xml:space="preserve">Kerosene flame behaviour of C/PEKK composite laminates: Influence of exposure time and laminates lay-up on residual mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin George Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Poornima Parathukkamparambil Pundarikashan</w:t>
+                <w:t xml:space="preserve">L. Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13020272⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 222, pp.109046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146119v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Light Interferences to Generate Micrometer‐High Superstructures from Monomeric Azo Materials with Extensive Orientational Mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Rodriguez</w:t>
+                <w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Jelken</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Garnier</w:t>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202100525⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266377v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerosene flame behaviour of C/PEKK composite laminates: Influence of exposure time and laminates lay-up on residual mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">Promoting Interfacial Interactions with the Addition of Lignin in Poly(Lactic Acid) Hybrid Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bindu Patanair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Pluart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Chaudhary</w:t>
+                <w:t xml:space="preserve">Martin George Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poornima Parathukkamparambil Pundarikashan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109046⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13020272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250836v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of selenium glass: Assessing the double mechanism of equilibration and the crystallization process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploiting Light Interferences to Generate Micrometer‐High Superstructures from Monomeric Azo Materials with Extensive Orientational Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Jelken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121013⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (19), pp.2100525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202100525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282209v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Induced Breaking of Interfacial Cohesiveness in a Poly(lactic acid)/Miscanthus Fibers Biocomposite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Physical aging of selenium glass: Assessing the double mechanism of equilibration and the crystallization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13142285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.121013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331594v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility of short‐chain poly(lactic acid)s derivatives by combining dielectric spectroscopy and fast scanning calorimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Water-Induced Breaking of Interfacial Cohesiveness in a Poly(lactic acid)/Miscanthus Fibers Biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Demarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dontzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20210129⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13142285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331591v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragility of short‐chain poly(lactic acid)s derivatives by combining dielectric spectroscopy and fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guinault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sareh Mahmoudian Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (14), pp.1571-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20210129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139485v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous rigidification and cooperativity drop in semi−crystalline plasticized polylactide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of Nanoconfinement on Polylactide Crystallization and Gas Barrier Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes-Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122373⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.9953-9965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b21391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539613v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organo-LDH dispersion on thermal stability, crystallinity and mechanical features of PLA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto Spiniello</w:t>
+                <w:t xml:space="preserve">Chronic wound healing: A specific antibiofilm protein-asymmetric release system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Bou Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122952⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.110130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927927v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic wound healing: A specific antibiofilm protein-asymmetric release system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+                <w:t xml:space="preserve">Biodegradable PLA/PBSA Multinanolayer Nanocomposites: Effect of Nanoclays Incorporation in Multinanolayered Structure on Mechanical and Water Barrier Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lozay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110130⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10122561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329873v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Nanoconfinement on Polylactide Crystallization and Gas Barrier Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Amorphous rigidification and cooperativity drop in semi−crystalline plasticized polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagihan Varol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b21391⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532950v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct dynamics of structural relaxation in the amorphous phase of poly( l -lactic acid) revealed by quiescent crystallization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of organo-LDH dispersion on thermal stability, crystallinity and mechanical features of PLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Coiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cicogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Spiniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm02541c⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 208, pp.122952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925939v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct dynamics of structural relaxation in the amorphous phase of poly( l -lactic acid) revealed by quiescent crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117777⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (13), pp.3224-3233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm02541c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430440v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Polymer Chain Orientation in Strong and Tough Nanofibers with Low Crystallinity: Toward Next Generation Nanostructured Superfibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taylor Stockdale</w:t>
+                <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129923v1</w:t>
+                <w:t xml:space="preserve">hal-02430440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Isothermal and anisothermal decomposition of Carbon fibres polyphenylene sulfide composites for fire behavior analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Carpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.102868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2019.03.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02154859v1</w:t>
+                <w:t xml:space="preserve">hal-02279988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal and anisothermal decomposition of Carbon fibres polyphenylene sulfide composites for fire behavior analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Carpier</w:t>
+                <w:t xml:space="preserve">Quantifying Polymer Chain Orientation in Strong and Tough Nanofibers with Low Crystallinity: Toward Next Generation Nanostructured Superfibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Papkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vieille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Stockdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02279988v1</w:t>
+                <w:t xml:space="preserve">hal-02129923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+                <w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteve Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.021⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 677, pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2019.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063888v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling properties of acrylate/epoxy interpenetrating polymer networks by premature termination of radical polymerization of acrylate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bobo</w:t>
+                <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.25173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02295271v1</w:t>
+                <w:t xml:space="preserve">hal-02063888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Dielectric and calorimetric signatures of chain orientation in strong and tough ultrafine electrospun polyacrylonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roman Golovchak</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Papkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuris Dzenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.121638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02277312v1</w:t>
+                <w:t xml:space="preserve">hal-02178782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and calorimetric signatures of chain orientation in strong and tough ultrafine electrospun polyacrylonitrile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Controlling properties of acrylate/epoxy interpenetrating polymer networks by premature termination of radical polymerization of acrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yuris Dzenis</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (8), pp.1729-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.25173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178782v1</w:t>
+                <w:t xml:space="preserve">hal-02295271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced physical aging rates of polylactide in polystyrene/polylactide multilayer films from fast scanning calorimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Golovchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.017⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (16), pp.6107-6115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912592v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dynamic heterogeneity in the amorphous phase of Poly(L,L-lactide) confined at the nanoscale by the coextrusion process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02188⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.17092-17099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727155v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical ageing of semi-crystalline PLLA: Role of the differently constrained amorphous fractions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduced physical aging rates of polylactide in polystyrene/polylactide multilayer films from fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5045944⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150 (15), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174882v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Structural and dynamic heterogeneity in the amorphous phase of Poly(L,L-lactide) confined at the nanoscale by the coextrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02474⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061741v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural interpretation of the two components governing the kinetic fragility from the example of interpenetrated polymer networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Physical ageing of semi-crystalline PLLA: Role of the differently constrained amorphous fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.24722⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.020082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5045944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061374v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching the upper bound of load capacity: Functional grading with interpenetrating polymer networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">A structural interpretation of the two components governing the kinetic fragility from the example of interpenetrated polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Butterfiled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (20), pp.1393-1403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.24722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02061497v1</w:t>
+                <w:t xml:space="preserve">hal-02061374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the rigid amorphous fraction to physical ageing of semi-crystalline PLLA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Approaching the upper bound of load capacity: Functional grading with interpenetrating polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Negahban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.07.089⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01765961v1</w:t>
+                <w:t xml:space="preserve">hal-02061497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Barrier Properties of Multinanolayered Biodegradable PLA/PBSA Films: Confinement Effect via Forced Assembly Coextrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (34), pp.29101-29112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.7b08404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the microlayered structure on water and gas barrier properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the rigid amorphous fraction to physical ageing of semi-crystalline PLLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.039⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.241 - 253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.07.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483691v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the impact of polylactide morphology on gas barrier properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the microlayered structure on water and gas barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Violette Ducruet</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.11.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 525, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483827v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Beer-Lambert Attenuation Coefficient and Curing Kinetics Power Order: A Method Based on Rapid-Scan FTIR During Laser Curing on an ATR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-scale analysis of the impact of polylactide morphology on gas barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Divry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201650022⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.11.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01954221v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Chain Segment Mobility at the Interface of Semi-Crystalline Polylactide/Clay Nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Conzatti</w:t>
+                <w:t xml:space="preserve">Measurement of Beer-Lambert Attenuation Coefficient and Curing Kinetics Power Order: A Method Based on Rapid-Scan FTIR During Laser Curing on an ATR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.03.040⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 365 (1), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201650022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954218v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Thermomechanical Properties in Epoxy Acrylate Interpenetrated Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Probing the Chain Segment Mobility at the Interface of Semi-Crystalline Polylactide/Clay Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Oberhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Conzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.274-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.201650012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01954215v1</w:t>
+                <w:t xml:space="preserve">hal-01954218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Morphology and Thermomechanical Properties in Epoxy Acrylate Interpenetrated Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Butterfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 365 (1), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201650012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954226v1</w:t>
+                <w:t xml:space="preserve">hal-01954215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printing Continuously Graded Interpenetrating Polymer Networks of Acrylate/Epoxy by Manipulating Cationic Network Formation during Stereolithography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Tan</w:t>
+                <w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Causin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2016.93⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (13), pp.4850-4861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954222v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics in electrospun amorphous plasticized polylactide fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X Monnier</w:t>
+                <w:t xml:space="preserve">Printing Continuously Graded Interpenetrating Polymer Networks of Acrylate/Epoxy by Manipulating Cationic Network Formation during Stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakhtiary Noodeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Domenek</w:t>
+                <w:t xml:space="preserve">J.-M. Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.07.047⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (12), pp.1003-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2016.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195805v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular dynamics in electrospun amorphous plasticized polylactide fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Herbinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+                <w:t xml:space="preserve">X Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+                <w:t xml:space="preserve">N Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173856v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of two mobile amorphous phases in semicrystalline polylactide observed from calorimetric investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Dobircau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 54 (5), pp.1144-1150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23657⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 55 (4), pp.858-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156917v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Dependence of the Molecular Mobility in the Amorphous Fractions of Polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evidence of two mobile amorphous phases in semicrystalline polylactide observed from calorimetric investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma500839p⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (5), pp.1144-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199661v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Water Barrier Properties of Poly(ethylene- co -vinyl alcohol) Films by Hydrophobic Plasma Surface Treatments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Dependence of the Molecular Mobility in the Amorphous Fractions of Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (15), pp.5186-5197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma500839p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp302223j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02158597v1</w:t>
+                <w:t xml:space="preserve">hal-01199661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Barrier Properties in Biaxially Drawn Poly(lactic acid) Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fragility and cooperativity concepts in hydrogen-bonded organic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vuillequez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Marais</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp211670g⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 407 (17), pp.3561-3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152251v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility and cooperativity concepts in hydrogen-bonded organic glasses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of Water Barrier Properties of Poly(ethylene- co -vinyl alcohol) Films by Hydrophobic Plasma Surface Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Valleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (23), pp.12599-12612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp302223j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.05.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02328329v1</w:t>
+                <w:t xml:space="preserve">hal-02158597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility and cooperativity concepts in hydrogen-bonded organic glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Water Barrier Properties in Biaxially Drawn Poly(lactic acid) Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. M Saiter</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (15), pp.4615-4625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp211670g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02156496v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity length evolution during crystallization of poly(lactic acid)</w:t>
+                <w:t xml:space="preserve">Fragility and cooperativity concepts in hydrogen-bonded organic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vuillequez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Dargent</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. M Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2011.09.027⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 407 (17), pp.3561-3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156359v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous phase dynamics at the glass transition in drawn semi-crystalline polyester, DMA and TMDSC comparatives studies</w:t>
+                <w:t xml:space="preserve">Cooperativity length evolution during crystallization of poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-008-9670-2⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (12), pp.2414-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2011.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02156337v1</w:t>
+                <w:t xml:space="preserve">hal-02156359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for anisotropy of the cooperative rearranging regions size in drawn PET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Amorphous phase dynamics at the glass transition in drawn semi-crystalline polyester, DMA and TMDSC comparatives studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (2), pp.541-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-008-9670-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400849v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative rearranging region size in semi-crystalline poly(l-lactic acid)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for anisotropy of the cooperative rearranging regions size in drawn PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (11), pp.3377-3384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02152267v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cooperative rearranging region size in semi-crystalline poly(l-lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (13-14), pp.3130-3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.04.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cooperative rearranging region size determination by temperature modulated DSC in semi-crystalline poly(l-lactide acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. M Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (11), pp.4675-4682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2007.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8817,2838 +8951,2838 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of confinement of PLA on barrier properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteve Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Polymer Congress 2019 (EPF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Journées GFP Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904159v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of confinement of PLA on barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GFP Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve"> European Polymer Congress 2019 (EPF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295866v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Molecular Weights on the Physical Properties and Microstructure of Poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme congrès général de la société française de physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la fraction amorphe rigide sur le comportement à rupture de composites Carbone/PPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estève Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Daniel Pujols Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation dynamics in plasticized polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Times of Polymers and Composites. From Aerospace to Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ischia, Italy. pp.020055, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5045917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les Propriétés Mécaniques d'un Composite Carbone/Polysulfure de Phenylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPPOS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of gas barrier properties of polylactic acid (pla) by layer multiplying co-extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBBB 2018, 15th international symposium on bioplastics, biocomposites and biorefing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement of PLLA by layer-multiplying co-extrusion: effect on microstructure and gas barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Polymer Processing Society (PPS33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecular mobility of confined PLA layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopol 2017 - 6. International Conference on Biobased and Biodegradable Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced gas barrier properties due to confinement of PLLA obtained by the nanolayer coextrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. International Conference of the Polymer Processing Society (PPS 32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon (INSA Lyon). FRA., Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PLLA confinement effect on its macromolecular mobility in PLLA/PS films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. journées de calorimétrie et d'analyse thermique (JCAT 47)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of PLLA by layer multiplying co-extrusion effect on gaz barrier properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics in electrospun fibers of plasticized polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Biodegradable Polymers (Biopol 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stellenbosch University. ZAF., May 2015, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269144v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics in electrospun fibers of plasticized polylactide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Confinement of PLLA by layer multiplying co-extrusion effect on gaz barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stellenbosch University. ZAF., May 2015, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">5. International Conference on Biodegradable Polymers (Biopol 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269143v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of plasticizing molecules on the amorphous phase dynamics of polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous phase molecular mobility of palsticized poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two plasticizers on the physical aging of polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dobricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of modulated calorimetric methods for the determination of cooperativity in complex multiphasic polymer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress on Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and amorphous phase mobility in biopolyestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees d'Etudes des Equilibres entre Phases (JEEP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics and barrier properties in plasticized polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Meeting on Material/Bioproducts Interactions (Matbim 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of modulated calorimetric methods to determine cooperativity length in multiphasic polymer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43.Journées de la Calorimétrie et de l'Analyse Thermique (JCAT 43)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure/function relationship between poly(lactide) microstructure and barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biodegradable Polymers and Sustainable Composites (Biopol 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11658,406 +11792,406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of the impact of the polymer morphology on the gas barrier properties of semi-crystalline polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Barrier properties of confined polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Colloque National du Groupe Français des Polymères, GFP2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">Matbim 2017 - 4th international meeting on Material/Bioproduct Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739305v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier properties of confined polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Multiscale analysis of the impact of the polymer morphology on the gas barrier properties of semi-crystalline polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim 2017 - 4th international meeting on Material/Bioproduct Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. 2017</w:t>
+              <w:t xml:space="preserve">46. Colloque National du Groupe Français des Polymères, GFP2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741294v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of compatibility of confiner polymers on the macromolecular mobility of PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 48 - 48. edition des Journées de Calorimétrie et d'Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rueil Malmaison, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId325"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12204,51 +12338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Knegt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacandare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krauskopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpouve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2026.104757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17111560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05315776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dierickx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivaidehi Sripathy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2025.180156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13208-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chauvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Snyder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Cui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15010011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajitha Velayudhan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Patanair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisanth Krishnageham Sidharthan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Vayyaprontavida Kaliyathan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54719" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Missaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200084" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Parathukkamparambil Pundarikashan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020272" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jelken" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Coiai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cicogna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Spiniello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122952" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes-Nassar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21391" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02541c" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102868" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295271v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Batteux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bobo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25173" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912592v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727155v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02188" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Righetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045944" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061374v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfiled" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24722" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.089" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZJG3WRT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Divry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.11.047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954221v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PDX2LSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954218v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oberhauser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conzatti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.03.040" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfield" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Henning" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB7LD282-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954222v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhtiary Noodeh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.93" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Monnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Domenek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.047" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Arnoult" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23657" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLN40VR9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158597v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valleton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302223j" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211670g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328329v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillequez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.05.024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGRLCZP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.09.027" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lixon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9670-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5THFVKVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400849v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152267v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.04.045" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0JVBGX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2007.07.039" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0P8T030-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904159v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Nassar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sollogoub" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736386v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269144v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269143v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Basson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173851v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173853v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173855v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739305v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741294v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Knegt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacandare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krauskopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpouve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2026.104757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perriere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2026.124151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carpier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17111560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05315776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dierickx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivaidehi Sripathy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2025.180156" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13208-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Snyder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Cui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15010011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajitha Velayudhan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Keloth Paduvilan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Patanair" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisanth Krishnageham Sidharthan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Vayyaprontavida Kaliyathan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54719" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Alia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114786" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Missaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200084" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03431596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pluart L" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhler E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhary A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106720" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pluart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Parathukkamparambil Pundarikashan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020272" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jelken" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morvan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes-Nassar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21391" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122561" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Coiai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cicogna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Spiniello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122952" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02541c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102868" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Batteux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bobo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25173" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912592v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02188" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Righetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045944" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061374v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfiled" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24722" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.089" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZJG3WRT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483827v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Divry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.11.047" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954221v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PDX2LSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954218v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oberhauser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conzatti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.03.040" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfield" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Henning" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB7LD282-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954222v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakhtiary Noodeh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.93" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195805v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Monnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Domenek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.047" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Arnoult" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23657" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLN40VR9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillequez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.05.024" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGRLCZP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158597v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tenn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Valleton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302223j" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152251v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211670g" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156496v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.09.027" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156337v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lixon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9670-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5THFVKVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400849v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.04.045" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0JVBGX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156322v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2007.07.039" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0P8T030-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904159v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Nassar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740348v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sollogoub" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269143v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Basson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269144v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173854v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173851v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173853v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173855v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741294v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739305v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741280v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>