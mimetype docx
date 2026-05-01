--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -502,469 +502,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable deep adversarial learning approach for geological facies generation</w:t>
+                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Bhavsar</w:t>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190, pp.105638. </w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.100847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2024.100847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751800v1</w:t>
+                <w:t xml:space="preserve">hal-04663802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t>
+                <w:t xml:space="preserve">A stable deep adversarial learning approach for geological facies generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+                <w:t xml:space="preserve">Ferdinand Bhavsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allard</w:t>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62, pp.100847. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.105638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2024.100847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663802v1</w:t>
+                <w:t xml:space="preserve">hal-04751800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework for SPDE-based stationary random fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Geostatistics for Large Datasets on Riemannian Manifolds: A Matrix-Free Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/20-BEJ1317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.512-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6339/22-JDS1075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533153v1</w:t>
+                <w:t xml:space="preserve">hal-03916162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistics for Large Datasets on Riemannian Manifolds: A Matrix-Free Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Pereira</w:t>
+                <w:t xml:space="preserve">A general framework for SPDE-based stationary random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Carrizo Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.512-532. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6339/22-JDS1075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/20-BEJ1317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916162v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Temporal Variability in Spatial Distributions Using Min–Max Autocorrelation Factors: Sardine Eggs in the Bay of Biscay</w:t>
               </w:r>
@@ -1309,51 +1309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing spatio-temporal data with R: Everything you always wanted to know - but were afraid to ask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2031,697 +2031,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">First Steps in the Application of Physics-Informed Neural Networks to Full Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition Workshop Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202211045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620920v1</w:t>
+                <w:t xml:space="preserve">hal-03901589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Steps in the Application of Physics-Informed Neural Networks to Full Waveform Inversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Application of SPDE method to a continental-fluvial uranium ore body and comparison with classical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Febvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition Workshop Programme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th IAMG Conference (Nancy 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901589v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of SPDE method to a continental-fluvial uranium ore body and comparison with classical methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Febvey</w:t>
+                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion : A matrix-free approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IAMG Conference (Nancy 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference of the ERCIM WG on Com- putational and Methodological Statistics (CMStatistics 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERCIM, Dec 2022, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2208.14015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925784v1</w:t>
+                <w:t xml:space="preserve">hal-03925751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion : A matrix-free approach</w:t>
+                <w:t xml:space="preserve">Deep-learning spatial generation of geological facies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+                <w:t xml:space="preserve">Ferdinand Bhavsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference of the ERCIM WG on Com- putational and Methodological Statistics (CMStatistics 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th IAMG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925751v1</w:t>
+                <w:t xml:space="preserve">hal-03925773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning spatial generation of geological facies</w:t>
+                <w:t xml:space="preserve">Spatio-temporal modeling with stochastic partial differential equations : simulation and inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Bhavsar</w:t>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IAMG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925773v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling with stochastic partial differential equations : simulation and inference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
+                <w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IAMG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Quaternaire 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925779v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de particules métalliques atmosphériques en zone urbaine par des mesures magnétiques sur des écorces d’arbre</w:t>
               </w:r>
@@ -3260,51 +3260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Carrizo V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics 2017: One World: One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3513,997 +3513,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Rencontres Statistiques Au Sommet de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">geoENV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003060v1</w:t>
+                <w:t xml:space="preserve">hal-01089327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th German Probability and Statistics Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003057v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de Fonctions Aléatoires Non-stationnaires de Second Ordre par Déformation Spatiale</w:t>
+                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46èmes journées de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.242</w:t>
+              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003065v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian seismic tomography by parallel interacting Markov chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bottero</w:t>
+                <w:t xml:space="preserve">Estimation of Space Deformation Models for Non-stationary Random Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Austria. pp.Vol. 16, EGU2014-6997-1, 2014</w:t>
+              <w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997035v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Esterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">geoENV 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">GeoEnv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089327v1</w:t>
+                <w:t xml:space="preserve">hal-01550707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
+                <w:t xml:space="preserve">Estimation de Fonctions Aléatoires Non-stationnaires de Second Ordre par Déformation Spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">46èmes journées de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024302v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
+                <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">11th German Probability and Statistics Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024298v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Space Deformation Models for Non-stationary Random Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+                <w:t xml:space="preserve">Bayesian seismic tomography by parallel interacting Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Austria. pp.Vol. 16, EGU2014-6997-1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067676v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joan Esterle</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoEnv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Rencontres Statistiques Au Sommet de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550707v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic Monitoring - Consequences of Velocity Model Uncertainties on Event Location Uncertainties</w:t>
+                <w:t xml:space="preserve">A new Bayesian approach of tomography and seismic event location dedicated to the estimation of the true uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
@@ -4521,302 +4521,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843369v1</w:t>
+                <w:t xml:space="preserve">hal-00843350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Bayesian approach of tomography and seismic event location dedicated to the estimation of the true uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Austria</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the International Association for Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843350v1</w:t>
+                <w:t xml:space="preserve">hal-00923610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microseismic Monitoring - Consequences of Velocity Model Uncertainties on Event Location Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the International Association for Mathematical Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">75th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923610v1</w:t>
+                <w:t xml:space="preserve">hal-00843369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a Gaussian random vector: A propagative version of the Gibbs sampler.</w:t>
               </w:r>
@@ -5392,610 +5392,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification basée sur des mélanges de modèles hiérarchiques bivariés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vera Georgescu</w:t>
+                <w:t xml:space="preserve">Passive Seismic Monitoring - understanding and reducing event location uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachid Senoussi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">ESC 2010 European Seismological Commission 32nd General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00494852v1</w:t>
+                <w:t xml:space="preserve">hal-00518112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Seismic Monitoring - understanding and reducing event location uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+                <w:t xml:space="preserve">Classification basée sur des mélanges de modèles hiérarchiques bivariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Senoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC 2010 European Seismological Commission 32nd General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518112v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
+                <w:t xml:space="preserve">Individual-based Modelling of Spatio-temporal of Forest Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ottawa, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652074v1</w:t>
+                <w:t xml:space="preserve">hal-00652079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-based Modelling of Spatio-temporal of Forest Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Campillo</w:t>
+                <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ottawa, Canada. n.p</w:t>
+              <w:t xml:space="preserve">24. International Biometric Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652079v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Campillo</w:t>
+                <w:t xml:space="preserve">Modélisation spatialement explicite d'une dynamique forestière et inférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Biometric Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland. n.p</w:t>
+              <w:t xml:space="preserve">Journées MAS de la SMAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999939v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatialement explicite d'une dynamique forestière et inférence</w:t>
+                <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS de la SMAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rennes, France. n.p</w:t>
+              <w:t xml:space="preserve">International Biometric Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652081v1</w:t>
+                <w:t xml:space="preserve">hal-00652074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6147,51 +6147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,246 +6477,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of spatio-temporal data on meshed surfaces using advection-diffusion SPDEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+                <w:t xml:space="preserve">Deep kernel learning for geostatistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solal Raymondjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132148v2</w:t>
+                <w:t xml:space="preserve">hal-05165114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep kernel learning for geostatistics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of spatio-temporal data on meshed surfaces using advection-diffusion SPDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solal Raymondjean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05165114v2</w:t>
+                <w:t xml:space="preserve">hal-04132148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Clarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,51 +6904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6966,64 +6966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general framework for SPDE-based stationary random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Carrizo Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7305,51 +7305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8426,51 +8426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Garayt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10188-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo Vergara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1317" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6339/22-JDS1075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.100359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.01.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Georgescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.700372" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9434-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R13GF01N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.14015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo V." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999939v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Campillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652081v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26050-7_18-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132148v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05165114v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Raymondjean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762403v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760694v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02075386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707887v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244752v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Garayt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10188-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6339/22-JDS1075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo Vergara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.100359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.01.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Georgescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.700372" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9434-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R13GF01N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.14015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo V." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Campillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26050-7_18-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05165114v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Raymondjean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132148v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762403v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760694v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02075386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707887v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244752v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>