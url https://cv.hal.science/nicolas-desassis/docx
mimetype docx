--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -100,914 +100,914 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Stochastic Structural Geomodeling with Deep Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Charlie Garayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Renard</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Pereira</w:t>
+                <w:t xml:space="preserve">Jean Langanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 57 (6), pp.1095-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11004-025-10200-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11004-025-10188-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142486v1</w:t>
+                <w:t xml:space="preserve">hal-05338631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Variational Data Assimilation with Uncertainty Quantification Using SPDE Priors</w:t>
+                <w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Benaichouche</w:t>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+                <w:t xml:space="preserve">Mike Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (3), pp.1-29. </w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/AIES-D-24-0060.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11004-025-10200-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232110v1</w:t>
+                <w:t xml:space="preserve">hal-05142486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Stochastic Structural Geomodeling with Deep Generative Adversarial Networks</w:t>
+                <w:t xml:space="preserve">Neural Variational Data Assimilation with Uncertainty Quantification Using SPDE Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Garayt</w:t>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benaichouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Langanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (6), pp.1095-1114. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11004-025-10188-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/AIES-D-24-0060.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338631v1</w:t>
+                <w:t xml:space="preserve">hal-05232110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t>
+                <w:t xml:space="preserve">A stable deep adversarial learning approach for geological facies generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+                <w:t xml:space="preserve">Ferdinand Bhavsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allard</w:t>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62, pp.100847. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.105638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2024.100847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663802v1</w:t>
+                <w:t xml:space="preserve">hal-04751800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable deep adversarial learning approach for geological facies generation</w:t>
+                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Bhavsar</w:t>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190, pp.105638. </w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.100847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2024.100847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751800v1</w:t>
+                <w:t xml:space="preserve">hal-04663802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistics for Large Datasets on Riemannian Manifolds: A Matrix-Free Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Pereira</w:t>
+                <w:t xml:space="preserve">A general framework for SPDE-based stationary random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Carrizo Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6339/22-JDS1075⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/20-BEJ1317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916162v1</w:t>
+                <w:t xml:space="preserve">hal-03533153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework for SPDE-based stationary random fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Geostatistics for Large Datasets on Riemannian Manifolds: A Matrix-Free Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (1), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Journal of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.512-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/20-BEJ1317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6339/22-JDS1075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533153v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Temporal Variability in Spatial Distributions Using Min–Max Autocorrelation Factors: Sardine Eggs in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,51 +1136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
@@ -1218,51 +1218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient simulation of Gaussian Markov random fields by Chebyshev polynomial approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1309,64 +1309,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing spatio-temporal data with R: Everything you always wanted to know - but were afraid to ask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,51 +1915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Variogram Modeling by Iterative Least Squares: Univariate and Multivariate Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (4), pp 453-470 DOI 10.1007/s11004-012-9434-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2031,282 +2031,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Steps in the Application of Physics-Informed Neural Networks to Full Waveform Inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo De Souza</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition Workshop Programme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternaire 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901589v1</w:t>
+                <w:t xml:space="preserve">hal-04620920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of SPDE method to a continental-fluvial uranium ore body and comparison with classical methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Febvey</w:t>
+                <w:t xml:space="preserve">First Steps in the Application of Physics-Informed Neural Networks to Full Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IAMG Conference (Nancy 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition Workshop Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202211045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925784v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion : A matrix-free approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Clarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,77 +2396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning spatial generation of geological facies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Bhavsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2468,260 +2498,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling with stochastic partial differential equations : simulation and inference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
+                <w:t xml:space="preserve">Application of SPDE method to a continental-fluvial uranium ore body and comparison with classical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Febvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IAMG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">21th IAMG Conference (Nancy 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925779v1</w:t>
+                <w:t xml:space="preserve">hal-03925784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Spatio-temporal modeling with stochastic partial differential equations : simulation and inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
+              <w:t xml:space="preserve">21th IAMG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620920v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de particules métalliques atmosphériques en zone urbaine par des mesures magnétiques sur des écorces d’arbre</w:t>
               </w:r>
@@ -2927,51 +2927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Geostatistical methods through the Stochastic Partial Differential Equation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3152,51 +3152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road crash density estimation for risk mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3260,51 +3260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Carrizo V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics 2017: One World: One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3513,148 +3513,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian seismic tomography by parallel interacting Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">geoENV 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Austria. pp.Vol. 16, EGU2014-6997-1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089327v1</w:t>
+                <w:t xml:space="preserve">hal-00997035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
               </w:r>
@@ -3675,835 +3675,835 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">11th German Probability and Statistics Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024302v1</w:t>
+                <w:t xml:space="preserve">hal-01003057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
+                <w:t xml:space="preserve">Estimation de Fonctions Aléatoires Non-stationnaires de Second Ordre par Déformation Spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">46èmes journées de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024298v1</w:t>
+                <w:t xml:space="preserve">hal-01003065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Space Deformation Models for Non-stationary Random Functions</w:t>
+                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop Rencontres Statistiques Au Sommet de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067676v1</w:t>
+                <w:t xml:space="preserve">hal-01003060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joan Esterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoEnv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">geoENV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550707v1</w:t>
+                <w:t xml:space="preserve">hal-01089327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de Fonctions Aléatoires Non-stationnaires de Second Ordre par Déformation Spatiale</w:t>
+                <w:t xml:space="preserve">Estimation of Space Deformation Models for Non-stationary Random Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46èmes journées de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.242</w:t>
+              <w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003065v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th German Probability and Statistics Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003057v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian seismic tomography by parallel interacting Markov chains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Austria. pp.Vol. 16, EGU2014-6997-1, 2014</w:t>
+              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997035v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Esterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Rencontres Statistiques Au Sommet de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">GeoEnv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003060v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Bayesian approach of tomography and seismic event location dedicated to the estimation of the true uncertainties</w:t>
+                <w:t xml:space="preserve">Microseismic Monitoring - Consequences of Velocity Model Uncertainties on Event Location Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
@@ -4521,302 +4521,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Austria</w:t>
+              <w:t xml:space="preserve">75th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843350v1</w:t>
+                <w:t xml:space="preserve">hal-00843369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Bayesian approach of tomography and seismic event location dedicated to the estimation of the true uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the International Association for Mathematical Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923610v1</w:t>
+                <w:t xml:space="preserve">hal-00843350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic Monitoring - Consequences of Velocity Model Uncertainties on Event Location Uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the International Association for Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843369v1</w:t>
+                <w:t xml:space="preserve">hal-00923610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a Gaussian random vector: A propagative version of the Gibbs sampler.</w:t>
               </w:r>
@@ -5392,610 +5392,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Seismic Monitoring - understanding and reducing event location uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+                <w:t xml:space="preserve">Classification basée sur des mélanges de modèles hiérarchiques bivariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Senoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC 2010 European Seismological Commission 32nd General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518112v1</w:t>
+                <w:t xml:space="preserve">inria-00494852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification basée sur des mélanges de modèles hiérarchiques bivariés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vera Georgescu</w:t>
+                <w:t xml:space="preserve">Passive Seismic Monitoring - understanding and reducing event location uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachid Senoussi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">ESC 2010 European Seismological Commission 32nd General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494852v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-based Modelling of Spatio-temporal of Forest Dynamics</w:t>
+                <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ottawa, Canada. n.p</w:t>
+              <w:t xml:space="preserve">International Biometric Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652079v1</w:t>
+                <w:t xml:space="preserve">hal-00652074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Campillo</w:t>
+                <w:t xml:space="preserve">Modélisation spatialement explicite d'une dynamique forestière et inférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Biometric Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland. n.p</w:t>
+              <w:t xml:space="preserve">Journées MAS de la SMAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999939v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatialement explicite d'une dynamique forestière et inférence</w:t>
+                <w:t xml:space="preserve">Individual-based Modelling of Spatio-temporal of Forest Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS de la SMAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rennes, France. n.p</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ottawa, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652081v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic spatio-temporal modeling of forest dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Campillo</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">24. International Biometric Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652074v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6013,90 +6013,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural SPDE solver for uncertainty quantification in high-dimensional ocean dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - 55th International Liege Colloquium on Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Liège (B), Belgium. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6121,103 +6121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on the age and geometry of alluvial fills in the valley bottoms of the Seine River catchment (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉE AFEQ-SGF – 60 ANS D’ÉTUDES SUR LE QUATERNAIRE : LE PASSÉ A DE L’AVENIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
@@ -6477,246 +6477,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep kernel learning for geostatistics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solal Raymondjean</w:t>
+                <w:t xml:space="preserve">Prediction of spatio-temporal data on meshed surfaces using advection-diffusion SPDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165114v2</w:t>
+                <w:t xml:space="preserve">hal-04132148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of spatio-temporal data on meshed surfaces using advection-diffusion SPDEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+                <w:t xml:space="preserve">Deep kernel learning for geostatistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solal Raymondjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132148v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Clarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,90 +6760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural variational Data Assimilation with Uncertainty Quantification using SPDE priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benaichouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6878,77 +6878,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistics for large datasets on Riemannian manifolds: a matrix-free approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6966,64 +6966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general framework for SPDE-based stationary random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Carrizo Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7054,51 +7054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient simulation of Gaussian Markov random fields by Chebyshev polynomial approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7129,51 +7129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element approximation of non-Markovian random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7292,64 +7292,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pairwise likelihood approach for the empirical estimation of the underlying variograms in the plurigaussian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7387,246 +7387,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Functions</w:t>
+                <w:t xml:space="preserve">Estimation of Space Deformation Model for Non-stationary Random Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090354v1</w:t>
+                <w:t xml:space="preserve">hal-01090350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Space Deformation Model for Non-stationary Random Functions</w:t>
+                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090350v1</w:t>
+                <w:t xml:space="preserve">hal-01090354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic variogram modeling by iterative least squares. Univariate and multivariate cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7781,51 +7781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental variogram in presence of measurement errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7957,51 +7957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Fitting of an intrinsic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8107,51 +8107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle Interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8426,51 +8426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Garayt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10188-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6339/22-JDS1075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo Vergara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.100359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.01.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Georgescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.700372" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9434-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R13GF01N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.14015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo V." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Campillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26050-7_18-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05165114v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Raymondjean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132148v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762403v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760694v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02075386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707887v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244752v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Garayt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10188-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benaichouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0060.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo Vergara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1317" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6339/22-JDS1075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.100359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.01.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Georgescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.700372" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9434-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R13GF01N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.14015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo V." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067676v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Campillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26050-7_18-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132148v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05165114v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Raymondjean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762403v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04675468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760694v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02075386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090354v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707887v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244752v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>