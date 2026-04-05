--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -368,546 +368,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild and easy access to sapphyrins by electrochemical synthesis</w:t>
+                <w:t xml:space="preserve">A 3D cobalt corrole-based Zr-MOF for the selective adsorption of carbon monoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostislav Sponar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude P Gros</w:t>
+                <w:t xml:space="preserve">Ken Rapady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles H Devillers</w:t>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1088424625500415⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (89), pp.17408-17411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cc04145g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524029v1</w:t>
+                <w:t xml:space="preserve">hal-05401344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D cobalt corrole-based Zr-MOF for the selective adsorption of carbon monoxide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mild and easy access to sapphyrins by electrochemical synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Rostislav Sponar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (89), pp.17408-17411. </w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3-4), pp.478-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cc04145g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1088424625500415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401344v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of new acid-functionalized porphyrins displaying antimicrobial activity against gram positive bacteria, yeasts and filamentous fungi with or without ultra-high irradiance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoCorrole‐Functionalized PCN‐222 for Carbon Monoxide Selective Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margerie Loze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Théry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117810⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202402148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628600v1</w:t>
+                <w:t xml:space="preserve">hal-05007520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoCorrole‐Functionalized PCN‐222 for Carbon Monoxide Selective Adsorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of new acid-functionalized porphyrins displaying antimicrobial activity against gram positive bacteria, yeasts and filamentous fungi with or without ultra-high irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.117810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202402148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007520v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D/3D covalent organic frameworks based on cobalt corroles for CO binding</w:t>
               </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of carboxylic acid-derivatized corroles as novel gram-positive antibacterial agents under non-photodynamic inactivation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pacquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,325 +1402,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interfering gases on a carbon monoxide differential sensor based on SAW devices functionalized with cobalt and copper corroles</w:t>
+                <w:t xml:space="preserve">Identifying G-Quadruplex-DNA-Disrupting Small Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meddy Vanotti</w:t>
+                <w:t xml:space="preserve">Jérémie Mitteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Poisson</w:t>
+                <w:t xml:space="preserve">Pauline Lejault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Soumann</w:t>
+                <w:t xml:space="preserve">Filip Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Quesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Alexandra Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129507⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (32), pp.12567-12577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c04426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360083v1</w:t>
+                <w:t xml:space="preserve">hal-03321473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying G-Quadruplex-DNA-Disrupting Small Molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of interfering gases on a carbon monoxide differential sensor based on SAW devices functionalized with cobalt and copper corroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lejault</w:t>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Wojciechowski</w:t>
+                <w:t xml:space="preserve">Sacha Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Joubert</w:t>
+                <w:t xml:space="preserve">Valérie Soumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boudon</w:t>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (32), pp.12567-12577. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 332, pp.129507 (9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c04426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321473v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous materials applied to biomarker sensing in exhaled breath for monitoring and detecting non-invasive pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,77 +1819,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Osterloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (12), pp.8562-8579. </w:t>
@@ -1927,51 +1927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, spectroscopic characterization, one and two-photon absorption properties, and electrochemistry of truxene π-expanded BODIPYs dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,51 +2113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pacquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (21), pp.15913-15927. </w:t>
@@ -2342,90 +2342,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous organic polymers based on cobalt corroles for carbon monoxide binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (31), pp.11651-11662. </w:t>
@@ -2457,1216 +2457,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono-DMSO ligated cobalt nitrophenylcorroles: electrochemical and spectral characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BODIPY–diketopyrrolopyrrole–porphyrin conjugate small molecules for use in bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
+                <w:t xml:space="preserve">Emmanuel Koukaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wengian Shan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhayan Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (18), pp.8449-8461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ta01291a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381291v1</w:t>
+                <w:t xml:space="preserve">hal-02071033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin Antenna-Enriched BODIPY–Thiophene Copolymer for Efficient Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Bucher</w:t>
+                <w:t xml:space="preserve">Cobalt Corroles with Bis‐Ammonia or Mono‐DMSO Axial Ligands. Electrochemical, Spectroscopic Characterizations and Ligand Binding Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqian Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b16112⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (38), pp.4265-4277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201800897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679729v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry of Bis(pyridine)cobalt (Nitrophenyl)corroles in Nonaqueous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Mono-DMSO ligated cobalt nitrophenylcorroles: electrochemical and spectral characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Naitana</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wengian Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (10), pp.8220 - 8229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857137v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BODIPY–diketopyrrolopyrrole–porphyrin conjugate small molecules for use in bulk heterojunction solar cells</w:t>
+                <w:t xml:space="preserve">Porphyrin Antenna-Enriched BODIPY–Thiophene Copolymer for Efficient Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles H. Devillers</w:t>
+                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhayan Biswas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ganesh D. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (18), pp.8449-8461. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.992 - 1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8ta01291a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b16112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071033v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt Corroles with Bis‐Ammonia or Mono‐DMSO Axial Ligands. Electrochemical, Spectroscopic Characterizations and Ligand Binding Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electrochemistry of Bis(pyridine)cobalt (Nitrophenyl)corroles in Nonaqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Naitana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (38), pp.4265-4277. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (3), pp.1226 - 1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201800897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481809v1</w:t>
+                <w:t xml:space="preserve">hal-01857137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonation and Electrochemical Properties of Pyridyl- and Sulfonatophenyl-Substituted Porphyrins in Nonaqueous Media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porphyrins and BODIPY as Building Blocks for Efficient Donor Materials in Bulk Heterojunction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh D. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201700199⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.201700127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559290v1</w:t>
+                <w:t xml:space="preserve">hal-01671967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrins and BODIPY as Building Blocks for Efficient Donor Materials in Bulk Heterojunction Solar Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protonation and Electrochemical Properties of Pyridyl- and Sulfonatophenyl-Substituted Porphyrins in Nonaqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihan Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Naitana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (12), </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/solr.201700127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201700199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671967v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Acoustic Wave Sensors for the Detection of Hazardous Compounds in Indoor Air</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Characterization, and Electrochemistry of Open-Chain Pentapyrroles and Sapphyrins with Highly Electron-Withdrawing meso -Tetraaryl Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqian Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Naitana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040444⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (52), pp.12833 - 12844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01578211v1</w:t>
+                <w:t xml:space="preserve">hal-01589768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Electrochemistry of Open-Chain Pentapyrroles and Sapphyrins with Highly Electron-Withdrawing meso -Tetraaryl Substituents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Acoustic Wave Sensors for the Detection of Hazardous Compounds in Indoor Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenqian Shan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+                <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (52), pp.12833 - 12844. </w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201701968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589768v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01578211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Structural Modification of a Low-Band-Gap BODIPY-Based Polymer</w:t>
               </w:r>
@@ -3786,51 +3786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetracationic and Tetraanionic Manganese Porphyrins: Electrochemical and Spectroelectrochemical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,51 +3838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihan Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (14), pp.8045 - 8057. </w:t>
@@ -3972,51 +3972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre D. Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (4), pp.625 - 630. </w:t>
@@ -4106,51 +4106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (7), pp.5683 - 5689. </w:t>
@@ -4188,103 +4188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Electrochemistry of Free-Base Porphyrins in Acidic Nonaqueous Media: Influence of Solvent, Supporting Electrolyte and Ring Substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihan Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), pp.228-241. </w:t>
@@ -4858,90 +4858,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical and Spectroelectrochemical Properties of Free-Base Pyridyl- and N -Alkyl-4-Pyridylporphyrins in Nonaqueous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihan Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Jun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6337,64 +6337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EuChems Conference on Nitrogen Ligands (NLigands’2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t>
@@ -6423,90 +6423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW based CO2 sensor: influence of functionalizing MOF crystal size on the sensor's selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6561,90 +6561,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Organic Frameworks for the detection of CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buffalo, United States</w:t>
@@ -6699,51 +6699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl M Kadish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Osterloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6811,90 +6811,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Organic Polymers (POPs) based on cobalt corroles for the detection of carbon monoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buffalo, United States</w:t>
@@ -6923,103 +6923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionnalized Surface Acoustic Wave Sensors for the Detection of Hazardous Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Soumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4, </w:t>
@@ -7057,103 +7057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt corroles for selective detection of carbon monoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Metal Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
@@ -7227,90 +7227,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disclosing the actual efficiency of G-quadruplex DNA-disrupting small molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mitteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lejault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7501,51 +7501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afridi Zamader" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnubasu Giri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caruso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02857" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margerie Loze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Gros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03197k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Sponar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Devillers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424625500415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Rapady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc04145g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101357" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sabat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06872a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pacquelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Poisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soumann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quesneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129507" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wojciechowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04426" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02511A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Osterloh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Fang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02416" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ponsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Mondal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.08.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01599j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengian Shan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Harvey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Sharma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Naitana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02655" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhayan Biswas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta01291a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800897" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Zeng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Naitana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201700199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01671967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01578211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040444" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701968" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawkat M. Aly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00732" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01562019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tanguy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Diaba Diabate" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01012a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang M Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500496" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503522" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Depotter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500425" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Deschamps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Langlois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01261" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03347k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Jun Xu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500374" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLMZBXCP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00692A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300526" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRZWD4NK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456424v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gardette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0086-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Kimny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2011.616274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-D&#233;sir&#233; Yapi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Teulade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWC1ZB40-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szollosi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.141" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3PFH03P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01494523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZS31FM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Chezal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-05-10354" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chezal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.10.200" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKMPVTWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Kadish" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Osterloh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456182v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02367537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589669" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mitteaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afridi Zamader" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnubasu Giri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caruso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02857" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margerie Loze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Gros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03197k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Rapady" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc04145g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Sponar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Devillers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424625500415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101357" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sabat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06872a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pacquelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wojciechowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04426" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Poisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soumann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quesneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129507" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02511A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Osterloh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Fang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02416" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ponsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Mondal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.08.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01599j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhayan Biswas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta01291a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800897" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Jiang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengian Shan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Harvey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Sharma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Naitana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02655" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01671967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Zeng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Naitana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201700199" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701968" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01578211v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040444" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawkat M. Aly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00732" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01562019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tanguy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Diaba Diabate" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01012a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang M Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500496" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503522" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Depotter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500425" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Deschamps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Langlois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01261" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03347k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Jun Xu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500374" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLMZBXCP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00692A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300526" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRZWD4NK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456424v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gardette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0086-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Kimny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2011.616274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-D&#233;sir&#233; Yapi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Teulade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWC1ZB40-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szollosi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.141" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3PFH03P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01494523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZS31FM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Chezal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-05-10354" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chezal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.10.200" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKMPVTWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Kadish" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Osterloh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456182v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02367537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589669" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mitteaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>