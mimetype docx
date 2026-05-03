--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1017,412 +1017,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt tris(4-vinylphenyl)corrole: out of the frying pan into the polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of carboxylic acid-derivatized corroles as novel gram-positive antibacterial agents under non-photodynamic inactivation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pacquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (15), pp.2098-2101. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82, pp.129167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cc06872a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2023.129167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252458v1</w:t>
+                <w:t xml:space="preserve">hal-05325006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of carboxylic acid-derivatized corroles as novel gram-positive antibacterial agents under non-photodynamic inactivation conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Cobalt tris(4-vinylphenyl)corrole: out of the frying pan into the polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ryan Osterloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pacquelet</w:t>
+                <w:t xml:space="preserve">Dimitri Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gros</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82, pp.129167. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (15), pp.2098-2101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2023.129167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cc06872a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325006v1</w:t>
+                <w:t xml:space="preserve">hal-04252458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipoxvirus Activity Evaluation of Optimized Corroles Based on Development of Autofluorescent ANCHOR Myxoma Virus</w:t>
+                <w:t xml:space="preserve">Influence of interfering gases on a carbon monoxide differential sensor based on SAW devices functionalized with cobalt and copper corroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Kappler-Gratias</w:t>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bucher</w:t>
+                <w:t xml:space="preserve">Sacha Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokunthea Top</w:t>
+                <w:t xml:space="preserve">Valérie Soumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Quentin-Froignant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (8), pp.2370-2382. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 332, pp.129507 (9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334449v1</w:t>
+                <w:t xml:space="preserve">hal-03360083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying G-Quadruplex-DNA-Disrupting Small Molecules</w:t>
               </w:r>
@@ -1536,2167 +1536,2167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interfering gases on a carbon monoxide differential sensor based on SAW devices functionalized with cobalt and copper corroles</w:t>
+                <w:t xml:space="preserve">Antipoxvirus Activity Evaluation of Optimized Corroles Based on Development of Autofluorescent ANCHOR Myxoma Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meddy Vanotti</w:t>
+                <w:t xml:space="preserve">Sandrine Kappler-Gratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Poisson</w:t>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Soumann</w:t>
+                <w:t xml:space="preserve">Sokunthea Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Quesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Charlotte Quentin-Froignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 332, pp.129507 (9). </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.2370-2382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360083v1</w:t>
+                <w:t xml:space="preserve">hal-03334449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous materials applied to biomarker sensing in exhaled breath for monitoring and detecting non-invasive pathologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie André</w:t>
+                <w:t xml:space="preserve">Old Dog, New Tricks: Innocent, Five-coordinate Cyanocobalt Corroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Osterloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude P Gros</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0DT02511A⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (12), pp.8562-8579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480297v1</w:t>
+                <w:t xml:space="preserve">hal-03198113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old Dog, New Tricks: Innocent, Five-coordinate Cyanocobalt Corroles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Osterloh</w:t>
+                <w:t xml:space="preserve">Synthesis, spectroscopic characterization, one and two-photon absorption properties, and electrochemistry of truxene π-expanded BODIPYs dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoliang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01037⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.108183 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198113v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, spectroscopic characterization, one and two-photon absorption properties, and electrochemistry of truxene π-expanded BODIPYs dyes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Jiang</w:t>
+                <w:t xml:space="preserve">Solvent and Anion Effects on the Electrochemistry of Manganese Dipyrrin-Bisphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ryan Osterloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude P. Gros</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pacquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108183⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (21), pp.15913-15927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489639v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent and Anion Effects on the Electrochemistry of Manganese Dipyrrin-Bisphenols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Ryan Osterloh</w:t>
+                <w:t xml:space="preserve">Porous materials applied to biomarker sensing in exhaled breath for monitoring and detecting non-invasive pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (21), pp.15913-15927. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (43), pp.15161-15170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0DT02511A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500067v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared emissive bacteriochlorin-diketopyrrolopyrrole triads: Synthesis and photophysical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous organic polymers based on cobalt corroles for carbon monoxide binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Ponsot</w:t>
+                <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pritam Mondal</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.08.059⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (31), pp.11651-11662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt01599j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476108v1</w:t>
+                <w:t xml:space="preserve">hal-03481058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous organic polymers based on cobalt corroles for carbon monoxide binding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+                <w:t xml:space="preserve">Near-infrared emissive bacteriochlorin-diketopyrrolopyrrole triads: Synthesis and photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osian Fonquernie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+                <w:t xml:space="preserve">Pritam Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (31), pp.11651-11662. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.747-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9dt01599j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.08.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481058v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BODIPY–diketopyrrolopyrrole–porphyrin conjugate small molecules for use in bulk heterojunction solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Bucher</w:t>
+                <w:t xml:space="preserve">Mono-DMSO ligated cobalt nitrophenylcorroles: electrochemical and spectral characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wengian Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Subhayan Biswas</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (10), pp.8220 - 8229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071033v1</w:t>
+                <w:t xml:space="preserve">hal-02381291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt Corroles with Bis‐Ammonia or Mono‐DMSO Axial Ligands. Electrochemical, Spectroscopic Characterizations and Ligand Binding Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenqian Shan</w:t>
+                <w:t xml:space="preserve">Porphyrin Antenna-Enriched BODIPY–Thiophene Copolymer for Efficient Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh D. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201800897⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.992 - 1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b16112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481809v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono-DMSO ligated cobalt nitrophenylcorroles: electrochemical and spectral characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Electrochemistry of Bis(pyridine)cobalt (Nitrophenyl)corroles in Nonaqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wengian Shan</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (3), pp.1226 - 1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381291v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin Antenna-Enriched BODIPY–Thiophene Copolymer for Efficient Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">BODIPY–diketopyrrolopyrrole–porphyrin conjugate small molecules for use in bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Koukaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude P. Gros</w:t>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganesh D. Sharma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subhayan Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), pp.992 - 1004. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (18), pp.8449-8461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b16112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ta01291a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679729v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry of Bis(pyridine)cobalt (Nitrophenyl)corroles in Nonaqueous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
+                <w:t xml:space="preserve">Cobalt Corroles with Bis‐Ammonia or Mono‐DMSO Axial Ligands. Electrochemical, Spectroscopic Characterizations and Ligand Binding Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Naitana</w:t>
+                <w:t xml:space="preserve">Wenqian Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (3), pp.1226 - 1241. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (38), pp.4265-4277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201800897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857137v1</w:t>
+                <w:t xml:space="preserve">hal-03481809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrins and BODIPY as Building Blocks for Efficient Donor Materials in Bulk Heterojunction Solar Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protonation and Electrochemical Properties of Pyridyl- and Sulfonatophenyl-Substituted Porphyrins in Nonaqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihan Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Naitana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.201700127⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201700199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671967v1</w:t>
+                <w:t xml:space="preserve">hal-01559290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonation and Electrochemical Properties of Pyridyl- and Sulfonatophenyl-Substituted Porphyrins in Nonaqueous Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jialiang Zhu</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Electrochemistry of Open-Chain Pentapyrroles and Sapphyrins with Highly Electron-Withdrawing meso -Tetraaryl Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqian Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Cui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mario L. Naitana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (52), pp.12833 - 12844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201700199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559290v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Electrochemistry of Open-Chain Pentapyrroles and Sapphyrins with Highly Electron-Withdrawing meso -Tetraaryl Substituents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Surface Acoustic Wave Sensors for the Detection of Hazardous Compounds in Indoor Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201701968⟩</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589768v1</w:t>
+                <w:t xml:space="preserve">cea-01578211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Acoustic Wave Sensors for the Detection of Hazardous Compounds in Indoor Air</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porphyrins and BODIPY as Building Blocks for Efficient Donor Materials in Bulk Heterojunction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Poisson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh D. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.444. </w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/solr.201700127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01578211v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Structural Modification of a Low-Band-Gap BODIPY-Based Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawkat M. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude P. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (12), pp.6478 - 6491. </w:t>
@@ -3780,1327 +3780,1327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetracationic and Tetraanionic Manganese Porphyrins: Electrochemical and Spectroelectrochemical Characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Gros</w:t>
+                <w:t xml:space="preserve">A Very Low Band Gap Diketopyrrolopyrrole-Porphyrin Conjugated Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Chang</w:t>
+                <w:t xml:space="preserve">Loïc Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lihan Zeng</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00732⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.625 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201700035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566459v1</w:t>
+                <w:t xml:space="preserve">hal-01562019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Very Low Band Gap Diketopyrrolopyrrole-Porphyrin Conjugated Polymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Tanguy</w:t>
+                <w:t xml:space="preserve">Tetracationic and Tetraanionic Manganese Porphyrins: Electrochemical and Spectroelectrochemical Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Fortin</w:t>
+                <w:t xml:space="preserve">Yi Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihan Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82 (4), pp.625 - 630. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (14), pp.8045 - 8057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.201700035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562019v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA structure-specific sensitization of a metalloporphyrin leads to an efficient in vitro quadruplex detection molecular tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the Electrochemistry of Free-Base Porphyrins in Acidic Nonaqueous Media: Influence of Solvent, Supporting Electrolyte and Ring Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihan Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pape Diaba Diabate</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Boudon</w:t>
+                <w:t xml:space="preserve">Jialiang M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nj01012a⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.228-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201500496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427995v1</w:t>
+                <w:t xml:space="preserve">hal-03471728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Electrochemistry of Free-Base Porphyrins in Acidic Nonaqueous Media: Influence of Solvent, Supporting Electrolyte and Ring Substituents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+                <w:t xml:space="preserve">Synthesis, Electrochemistry, and Photophysics of Aza-BODIPY Porphyrin Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jialiang M Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles H. Devillers</w:t>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (2), pp.228-241. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (14), pp.4971 - 4979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201500496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471728v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Electrochemistry, and Photophysics of Aza-BODIPY Porphyrin Dyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear optical, electrochemical and spectroelectrochemical properties of amphiphilic inner salt porphyrinic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Bucher</w:t>
+                <w:t xml:space="preserve">Clément Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griet Depotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Koen Clays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (14), pp.4971 - 4979. </w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (08n11), pp.1002 - 1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201503522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1088424616500425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400315v1</w:t>
+                <w:t xml:space="preserve">hal-01436568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear optical, electrochemical and spectroelectrochemical properties of amphiphilic inner salt porphyrinic systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclotriveratrylene-Containing Porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Michelin</w:t>
+                <w:t xml:space="preserve">Jude Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griet Depotter</w:t>
+                <w:t xml:space="preserve">Adam Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koen Clays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (08n11), pp.1002 - 1015. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (18), pp.9230 - 9239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424616500425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436568v1</w:t>
+                <w:t xml:space="preserve">hal-01399406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotriveratrylene-Containing Porphyrins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">The first example of cofacial bis(dipyrrins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01261⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.5835 - 5845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03347k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399406v1</w:t>
+                <w:t xml:space="preserve">hal-01427985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first example of cofacial bis(dipyrrins)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude P. Gros</w:t>
+                <w:t xml:space="preserve">Electrochemical and Spectroelectrochemical Properties of Free-Base Pyridyl- and N -Alkyl-4-Pyridylporphyrins in Nonaqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihan Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Jun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nj03347k⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.110 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201500374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427985v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and Spectroelectrochemical Properties of Free-Base Pyridyl- and N -Alkyl-4-Pyridylporphyrins in Nonaqueous Media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jialiang Zhu</w:t>
+                <w:t xml:space="preserve">DNA structure-specific sensitization of a metalloporphyrin leads to an efficient in vitro quadruplex detection molecular tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Diaba Diabate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Jun Xu</w:t>
+                <w:t xml:space="preserve">Aurélien Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201500374⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.5683 - 5689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nj01012a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01400268v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-promoted aggregation of amphiphilic quadruplex ligands drives their selectivity for alternative DNA structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (25), pp.7034-7039. </w:t>
@@ -5132,337 +5132,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-Based Design of Bioinspired Multitarget Quadruplex Ligands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of two I-125-radiolabeled acridine derivatives for Auger-electron radionuclide therapy of melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Stefan</w:t>
+                <w:t xml:space="preserve">Maryline Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe R. Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Gros</w:t>
+                <w:t xml:space="preserve">Claire Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Paillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201300526⟩</w:t>
+              <w:t xml:space="preserve">Investigational New Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (4), pp.587-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10637-014-0086-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125750v1</w:t>
+                <w:t xml:space="preserve">hal-01456424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two I-125-radiolabeled acridine derivatives for Auger-electron radionuclide therapy of melanoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Viallard</w:t>
+                <w:t xml:space="preserve">Porphyrin-Based Design of Bioinspired Multitarget Quadruplex Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Paillas</w:t>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janine Papon</w:t>
+                <w:t xml:space="preserve">Philippe R. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigational New Drugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.2035-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201300526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10637-014-0086-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01456424v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convenient Synthesis of Heterocyclic Compounds with Dihydropyrano[3,4- \textitb ]pyridine Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pacquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,64 +5853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and preliminary biological evaluation of acridine compounds as potential agents for a combined targeted chemo-radionuclide therapy approach to melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6417,609 +6417,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAW based CO2 sensor: influence of functionalizing MOF crystal size on the sensor's selectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Covalent Organic Frameworks for the detection of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Sensors, Actuators, Metering and Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Buffalo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456183v1</w:t>
+                <w:t xml:space="preserve">hal-03456185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Organic Frameworks for the detection of CO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemistry of Mono- and Bis-CN Ligated Cobalt Corroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl M Kadish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Osterloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buffalo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456185v1</w:t>
+                <w:t xml:space="preserve">hal-03456184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry of Mono- and Bis-CN Ligated Cobalt Corroles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Porous Organic Polymers (POPs) based on cobalt corroles for the detection of carbon monoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buffalo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456184v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Organic Polymers (POPs) based on cobalt corroles for the detection of carbon monoxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAW based CO2 sensor: influence of functionalizing MOF crystal size on the sensor's selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Buffalo, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Sensors, Actuators, Metering and Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456182v1</w:t>
+                <w:t xml:space="preserve">hal-03456183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionnalized Surface Acoustic Wave Sensors for the Detection of Hazardous Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Soumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4, </w:t>
@@ -7057,103 +7057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt corroles for selective detection of carbon monoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Metal Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
@@ -7240,51 +7240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mitteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lejault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7501,51 +7501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afridi Zamader" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnubasu Giri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caruso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02857" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margerie Loze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Gros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03197k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Rapady" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc04145g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Sponar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Devillers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424625500415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101357" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sabat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06872a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pacquelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wojciechowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04426" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Poisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soumann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quesneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129507" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02511A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Osterloh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Fang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02416" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ponsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Mondal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.08.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01599j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhayan Biswas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta01291a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800897" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Jiang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengian Shan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Harvey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Sharma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Naitana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02655" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01671967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Zeng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Naitana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201700199" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701968" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01578211v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040444" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawkat M. Aly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00732" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01562019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tanguy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Diaba Diabate" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01012a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang M Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500496" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503522" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Depotter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500425" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Deschamps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Langlois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01261" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03347k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Jun Xu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500374" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLMZBXCP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00692A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300526" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRZWD4NK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456424v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gardette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0086-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Kimny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2011.616274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-D&#233;sir&#233; Yapi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Teulade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWC1ZB40-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szollosi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.141" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3PFH03P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01494523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZS31FM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Chezal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-05-10354" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chezal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.10.200" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKMPVTWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Kadish" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Osterloh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456182v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02367537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589669" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mitteaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afridi Zamader" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnubasu Giri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caruso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02857" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margerie Loze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Gros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03197k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Rapady" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc04145g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Sponar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Devillers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424625500415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101357" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pacquelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sabat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06872a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Poisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quesneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129507" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wojciechowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04426" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Osterloh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Fang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02511A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01599j" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ponsot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Mondal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.08.059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengian Shan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Harvey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Sharma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Naitana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02655" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhayan Biswas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta01291a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800897" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Zeng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Naitana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201700199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701968" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01578211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040444" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01671967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700127" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawkat M. Aly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01562019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tanguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566459v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00732" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang M Zhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500496" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503522" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Depotter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500425" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Langlois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01261" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427985v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03347k" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Jun Xu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500374" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLMZBXCP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Diaba Diabate" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01012a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00692A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456424v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gardette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0086-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300526" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRZWD4NK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Kimny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2011.616274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-D&#233;sir&#233; Yapi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Teulade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWC1ZB40-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szollosi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.141" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3PFH03P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01494523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZS31FM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Chezal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-05-10354" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chezal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.10.200" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKMPVTWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456184v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Kadish" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Osterloh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456183v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02367537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589669" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mitteaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>