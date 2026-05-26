--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D cobalt corrole-based Zr-MOF for the selective adsorption of carbon monoxide</w:t>
+                <w:t xml:space="preserve">Mild and easy access to sapphyrins by electrochemical synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Rapady</w:t>
+                <w:t xml:space="preserve">Rostislav Sponar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Charles H Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cc04145g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3-4), pp.478-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424625500415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401344v1</w:t>
+                <w:t xml:space="preserve">hal-05524029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild and easy access to sapphyrins by electrochemical synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D cobalt corrole-based Zr-MOF for the selective adsorption of carbon monoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Rapady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostislav Sponar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude P Gros</w:t>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles H Devillers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (3-4), pp.478-487. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (89), pp.17408-17411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424625500415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cc04145g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524029v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCorrole‐Functionalized PCN‐222 for Carbon Monoxide Selective Adsorption</w:t>
               </w:r>
@@ -1017,546 +1017,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of carboxylic acid-derivatized corroles as novel gram-positive antibacterial agents under non-photodynamic inactivation conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Cobalt tris(4-vinylphenyl)corrole: out of the frying pan into the polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ryan Osterloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pacquelet</w:t>
+                <w:t xml:space="preserve">Dimitri Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gros</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82, pp.129167. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (15), pp.2098-2101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2023.129167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cc06872a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325006v1</w:t>
+                <w:t xml:space="preserve">hal-04252458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt tris(4-vinylphenyl)corrole: out of the frying pan into the polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of carboxylic acid-derivatized corroles as novel gram-positive antibacterial agents under non-photodynamic inactivation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pacquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (15), pp.2098-2101. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82, pp.129167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cc06872a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2023.129167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252458v1</w:t>
+                <w:t xml:space="preserve">hal-05325006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interfering gases on a carbon monoxide differential sensor based on SAW devices functionalized with cobalt and copper corroles</w:t>
+                <w:t xml:space="preserve">Identifying G-Quadruplex-DNA-Disrupting Small Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meddy Vanotti</w:t>
+                <w:t xml:space="preserve">Jérémie Mitteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Poisson</w:t>
+                <w:t xml:space="preserve">Pauline Lejault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Soumann</w:t>
+                <w:t xml:space="preserve">Filip Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Quesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Alexandra Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129507⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (32), pp.12567-12577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c04426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360083v1</w:t>
+                <w:t xml:space="preserve">hal-03321473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying G-Quadruplex-DNA-Disrupting Small Molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of interfering gases on a carbon monoxide differential sensor based on SAW devices functionalized with cobalt and copper corroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lejault</w:t>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Wojciechowski</w:t>
+                <w:t xml:space="preserve">Sacha Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Joubert</w:t>
+                <w:t xml:space="preserve">Valérie Soumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boudon</w:t>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (32), pp.12567-12577. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 332, pp.129507 (9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c04426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321473v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antipoxvirus Activity Evaluation of Optimized Corroles Based on Development of Autofluorescent ANCHOR Myxoma Virus</w:t>
               </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Osterloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,51 +1810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, spectroscopic characterization, one and two-photon absorption properties, and electrochemistry of truxene π-expanded BODIPYs dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ryan Osterloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pacquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2078,51 +2078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous materials applied to biomarker sensing in exhaled breath for monitoring and detecting non-invasive pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,1302 +2189,1298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous organic polymers based on cobalt corroles for carbon monoxide binding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-infrared emissive bacteriochlorin-diketopyrrolopyrrole triads: Synthesis and photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osian Fonquernie</w:t>
+                <w:t xml:space="preserve">Flavien Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritam Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt01599j⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.747-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.08.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481058v1</w:t>
+                <w:t xml:space="preserve">hal-03476108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared emissive bacteriochlorin-diketopyrrolopyrrole triads: Synthesis and photophysical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Ponsot</w:t>
+                <w:t xml:space="preserve">Porous organic polymers based on cobalt corroles for carbon monoxide binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pritam Mondal</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160, pp.747-756. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (31), pp.11651-11662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.08.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt01599j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476108v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono-DMSO ligated cobalt nitrophenylcorroles: electrochemical and spectral characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BODIPY–diketopyrrolopyrrole–porphyrin conjugate small molecules for use in bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
+                <w:t xml:space="preserve">Emmanuel Koukaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wengian Shan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhayan Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (18), pp.8449-8461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ta01291a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381291v1</w:t>
+                <w:t xml:space="preserve">hal-02071033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin Antenna-Enriched BODIPY–Thiophene Copolymer for Efficient Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Bucher</w:t>
+                <w:t xml:space="preserve">Cobalt Corroles with Bis‐Ammonia or Mono‐DMSO Axial Ligands. Electrochemical, Spectroscopic Characterizations and Ligand Binding Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqian Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b16112⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (38), pp.4265-4277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201800897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679729v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry of Bis(pyridine)cobalt (Nitrophenyl)corroles in Nonaqueous Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Naitana</w:t>
+                <w:t xml:space="preserve">Porphyrin Antenna-Enriched BODIPY–Thiophene Copolymer for Efficient Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh D. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02655⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.992 - 1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b16112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857137v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BODIPY–diketopyrrolopyrrole–porphyrin conjugate small molecules for use in bulk heterojunction solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Bucher</w:t>
+                <w:t xml:space="preserve">Electrochemistry of Bis(pyridine)cobalt (Nitrophenyl)corroles in Nonaqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Subhayan Biswas</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ta01291a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (3), pp.1226 - 1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071033v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt Corroles with Bis‐Ammonia or Mono‐DMSO Axial Ligands. Electrochemical, Spectroscopic Characterizations and Ligand Binding Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Mono-DMSO ligated cobalt nitrophenylcorroles: electrochemical and spectral characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wengian Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (10), pp.8220 - 8229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481809v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonation and Electrochemical Properties of Pyridyl- and Sulfonatophenyl-Substituted Porphyrins in Nonaqueous Media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porphyrins and BODIPY as Building Blocks for Efficient Donor Materials in Bulk Heterojunction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh D. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201700199⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.201700127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559290v1</w:t>
+                <w:t xml:space="preserve">hal-01671967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Electrochemistry of Open-Chain Pentapyrroles and Sapphyrins with Highly Electron-Withdrawing meso -Tetraaryl Substituents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+                <w:t xml:space="preserve">Protonation and Electrochemical Properties of Pyridyl- and Sulfonatophenyl-Substituted Porphyrins in Nonaqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yan Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihan Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mario L. Naitana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (52), pp.12833 - 12844. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201701968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201700199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589768v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Acoustic Wave Sensors for the Detection of Hazardous Compounds in Indoor Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.444. </w:t>
@@ -3516,157 +3512,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01578211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrins and BODIPY as Building Blocks for Efficient Donor Materials in Bulk Heterojunction Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Bucher</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Electrochemistry of Open-Chain Pentapyrroles and Sapphyrins with Highly Electron-Withdrawing meso -Tetraaryl Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqian Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Naitana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (12), </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (52), pp.12833 - 12844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/solr.201700127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671967v1</w:t>
+                <w:t xml:space="preserve">hal-01589768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Structural Modification of a Low-Band-Gap BODIPY-Based Polymer</w:t>
               </w:r>
@@ -3838,51 +3838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre D. Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (4), pp.625 - 630. </w:t>
@@ -3920,103 +3920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetracationic and Tetraanionic Manganese Porphyrins: Electrochemical and Spectroelectrochemical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqin Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihan Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (14), pp.8045 - 8057. </w:t>
@@ -4054,103 +4054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Electrochemistry of Free-Base Porphyrins in Acidic Nonaqueous Media: Influence of Solvent, Supporting Electrolyte and Ring Substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihan Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), pp.228-241. </w:t>
@@ -4450,364 +4450,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotriveratrylene-Containing Porphyrins</w:t>
+                <w:t xml:space="preserve">The first example of cofacial bis(dipyrrins)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01261⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.5835 - 5845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03347k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399406v1</w:t>
+                <w:t xml:space="preserve">hal-01427985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first example of cofacial bis(dipyrrins)</w:t>
+                <w:t xml:space="preserve">Cyclotriveratrylene-Containing Porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude P. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (7), pp.5835 - 5845. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (18), pp.9230 - 9239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj03347k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427985v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical and Spectroelectrochemical Properties of Free-Base Pyridyl- and N -Alkyl-4-Pyridylporphyrins in Nonaqueous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihan Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Jun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4922,51 +4922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (7), pp.5683 - 5689. </w:t>
@@ -5056,51 +5056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (25), pp.7034-7039. </w:t>
@@ -5132,337 +5132,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two I-125-radiolabeled acridine derivatives for Auger-electron radionuclide therapy of melanoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porphyrin-Based Design of Bioinspired Multitarget Quadruplex Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Gardette</w:t>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Viallard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Janine Papon</w:t>
+                <w:t xml:space="preserve">Philippe R. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigational New Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10637-014-0086-5⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.2035-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201300526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456424v1</w:t>
+                <w:t xml:space="preserve">hal-02125750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-Based Design of Bioinspired Multitarget Quadruplex Ligands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+                <w:t xml:space="preserve">Evaluation of two I-125-radiolabeled acridine derivatives for Auger-electron radionuclide therapy of melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Stefan</w:t>
+                <w:t xml:space="preserve">Salomé Paillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe R. Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Gros</w:t>
+                <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201300526⟩</w:t>
+              <w:t xml:space="preserve">Investigational New Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (4), pp.587-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10637-014-0086-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02125750v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convenient Synthesis of Heterocyclic Compounds with Dihydropyrano[3,4- \textitb ]pyridine Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pacquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,64 +5853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and preliminary biological evaluation of acridine compounds as potential agents for a combined targeted chemo-radionuclide therapy approach to melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,90 +6436,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Organic Frameworks for the detection of CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buffalo, United States</w:t>
@@ -6542,346 +6542,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry of Mono- and Bis-CN Ligated Cobalt Corroles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Porous Organic Polymers (POPs) based on cobalt corroles for the detection of carbon monoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buffalo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456184v1</w:t>
+                <w:t xml:space="preserve">hal-03456182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Organic Polymers (POPs) based on cobalt corroles for the detection of carbon monoxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemistry of Mono- and Bis-CN Ligated Cobalt Corroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl M Kadish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Osterloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buffalo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456182v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW based CO2 sensor: influence of functionalizing MOF crystal size on the sensor's selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6923,103 +6923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionnalized Surface Acoustic Wave Sensors for the Detection of Hazardous Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Soumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4, </w:t>
@@ -7057,103 +7057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt corroles for selective detection of carbon monoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Quesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Naitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Metal Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
@@ -7227,90 +7227,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disclosing the actual efficiency of G-quadruplex DNA-disrupting small molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Mitteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lejault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirrotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7501,51 +7501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afridi Zamader" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnubasu Giri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caruso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02857" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margerie Loze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Gros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03197k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Rapady" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc04145g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Sponar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Devillers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424625500415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101357" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pacquelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sabat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06872a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Poisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quesneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129507" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wojciechowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04426" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Osterloh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Fang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02511A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01599j" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ponsot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Mondal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.08.059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Jiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengian Shan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Harvey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Sharma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Naitana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02655" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhayan Biswas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta01291a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800897" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Zeng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Naitana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201700199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701968" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01578211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040444" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01671967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700127" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawkat M. Aly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01562019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tanguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566459v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00732" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang M Zhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500496" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503522" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Depotter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500425" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Langlois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01261" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427985v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03347k" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Jun Xu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500374" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLMZBXCP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Diaba Diabate" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01012a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00692A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456424v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gardette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0086-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300526" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRZWD4NK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Kimny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2011.616274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-D&#233;sir&#233; Yapi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Teulade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWC1ZB40-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szollosi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.141" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3PFH03P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01494523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZS31FM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Chezal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-05-10354" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chezal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.10.200" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKMPVTWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456184v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Kadish" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Osterloh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456183v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02367537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589669" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mitteaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afridi Zamader" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnubasu Giri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caruso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02857" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margerie Loze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Gros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03197k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Sponar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Devillers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424625500415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Rapady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc04145g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brand&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101357" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sabat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06872a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pacquelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wojciechowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04426" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Poisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soumann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quesneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129507" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Osterloh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Fang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02511A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ponsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Mondal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.08.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01599j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koukaras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhayan Biswas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta01291a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Shan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800897" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Harvey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh D. Sharma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Naitana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02655" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengian Shan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01671967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Zeng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Naitana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201700199" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01578211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Theron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040444" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701968" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawkat M. Aly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01562019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tanguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566459v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00732" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang M Zhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500496" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503522" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Depotter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500425" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Langlois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03347k" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01261" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Jun Xu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500374" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLMZBXCP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Diaba Diabate" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01012a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00692A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300526" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRZWD4NK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456424v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Gardette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0086-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Kimny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2011.616274" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-D&#233;sir&#233; Yapi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Teulade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWC1ZB40-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szollosi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.141" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3PFH03P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01494523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.07.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZS31FM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Chezal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-05-10354" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chezal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2003.10.200" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKMPVTWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Kadish" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Osterloh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456183v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02367537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589669" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mitteaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>