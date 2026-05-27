--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Dietrich </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6169-3101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136094740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4971-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que révèle une vaste enquête citoyenne sur la qualité de l’eau en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.tgpw5ds7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et enjeux des co-recherches en Occitanie ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bouyssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire SAPS de la Communauté d'universités et d'établissements de Toulouse. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse - Acteurs et enjeux des co-recherches en Occitanie ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bouyssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire SAPS de la Communauté d'universités et d'établissements de Toulouse. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA SCIENCE OUVERTE : STRATÉGIE DE L’INSA TOULOUSE 2021-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSA TOULOUSE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursting the Bubble: The Fluids Mechanics that Prove Godzilla Would Survive the Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/j8020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Laboratories and a Nobel Prize: A Massive Social Deduction Game for Science Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.5c00484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic solid lipid-based microparticles for the protection of gastric-sensitive hydrophilic active biomolecules for oral administration in the treatment of EPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanne Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ioualalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.114504. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2024.114504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen mass transfer in surfactant solutions considering hydrodynamics and physico-chemical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 304, pp.121076. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.121076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surfactants on the rise of deformable bubbles and interfacial gas–liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 970, pp.A5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative High-Pressure Water Scrubber for biogas upgrading at farm-scale using vacuum for water regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.121781. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet spinning and 3D printing of supramolecular hydrogels in acid-base and dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faniry Andriamiseza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.131765. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Solid–Liquid Mass Transfer around Free-Moving Particles in an Air-Lift Membrane Bioreactor with Optical Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Montaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (10), pp.338. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7100338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-based modeling approach for High Pressure Water Scrubbing with unsteady gas flowrate and multicomponent absorption applied to biogas upgrading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.118754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part II: Gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 258, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Effect of surfactant lengths on gas–liquid oxygen mass transfer from a single rising bubble” [Chem. Eng. Sci. 247 (2022) 117102]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactant lengths on gas-liquid oxygen mass transfer from a single rising bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 247, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.117102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent probe synthesis for oxygen visualization technique: Application to the effect of surfactant structure on oxygen mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 260, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Liquid Mass Transfer Characterization in a Thin Shrinking Film at an Atomization Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part I: Bubble dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.117609. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebalancing the historical female under-representation in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.2298-2309. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of gas-liquid mass transfer around a spherical contaminated bubble in the stagnant-cap regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas–Liquid Mass Transfer around a Rising Bubble: Combined Effect of Rheology and Surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.84. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids6020084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pop-Culture to Engage Students in the Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98 (3), pp.896-906. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournament Battle: Gamifying Bibliographic Research and Oral Argumentation Applied to Chemical Engineering Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98 (9), pp.2937-2943. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c00458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and gas-liquid mass transfer around a confined sliding bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 386, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around Taylor bubbles flowing in a long, in-plane,spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.0. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden Decrease of the Dissolved Ozone Concentration in Sprays: A Mass Transfer Phenomenon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Remus-Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (33), pp.14914-14924. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c03216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics Characterization of the Impact of Free-Moving Particles in an Air-Lift Membrane Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hak H Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.7943-7954. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempts, Successes, and Failures of Distance Learning in the Time of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (9), pp.2448-2457. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun with Flags and Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (12), pp.4377-4384. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of Gas–Liquid Slug Flows in a Long In-Plane Spiral Shaped Milli-Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoreticheskie Osnovy Khimicheskoi Tekhnologii / Theoretical Foundations of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.25-47. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0040579520010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different techniques for gas-liquid mass transfer visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to adapt escape game activities to large audience in chemical engineering: Numeric supports and students’ participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (6), pp.50-58. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ece.2020.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Augmented Reality to Stimulate Students and Diffuse Escape Game Activities to Larger Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela Estudante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (5), pp.1368-1374. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.9b00933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a monofiber optical probe in determining the droplet size and velocity in spray systems comparing with a high-speed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisut Painmanakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chem and Roll: A Roll and Write Game To Illustrate Chemical Engineering and the Contact Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (6), pp.1194-1198. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, economic scrubber to improve farm biogas upgrading systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.169-179. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Bubble Shapes in Non‐Newtonian Fluids by Parametric Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (11), pp.2321-2330. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a bio-inspired copper complex to investigate reactive mass transfer around an oxygen bubble rising freely in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cellulose and Surfactants on Mass Transfer of Bubble Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Ahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Idouhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (11), pp.2465-2475. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the &amp;quot;red bottle&amp;quot; experiment for the visualization and the fast characterization of gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (5), pp.979-984. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow investigation in an innovating dynamic filtration module using tracing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.115656. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.05.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamic investigation by PIV and CFD within a Dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamics investigation within a dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.954-965. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer and diffusion of a single bubble rising in polymer solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (44), pp.15181-15194. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b03617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation of gas-liquid mass transfer around a rising bubble in a quiescent liquid using an oxygen sensitive dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (7), pp.2163-2171. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-018-2297-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape Classroom: The Leblanc Process-An Educational &amp;quot;Escape Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (6), pp.996-999. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.7b00690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas sparger orifice sizes and solid particle characteristics in a bubble column - Relative effect on hydrodynamics and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passaworn Warunyuwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattawin Chawaloesphonsiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.461-468. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201700293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations on the gas-liquid mass transfer around Taylor bubbles flowing in a meandering millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.192-203. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast determination of gas-liquid diffusion coefficient by an innovative double approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the initial glycerol concentration effects upon bacterial cells adaptation and biodegradation kinetics on a submerged aerated fixed bed reactor using biocell® packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ngala Nsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lekhlif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (9), pp.3280-3289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of toluene by vegetable oil–water emulsion in scrubbing tower: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. del Rio Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of multi-component absorption in complex liquid: New method and apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.116-121. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of liquid-liquid interfaces by a rotating rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (7), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical methods to investigate the enhancement factor of an oxygen-sensitive colorimetric reaction using microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 63 (n° 6), 13 p. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Oriented Review of Bacterial Quorum Quenching for Membrane Biofouling Mitigation in Membrane Bioreactors (MBRs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hak Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.52. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes6040052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and characterization of gas-liquid mass transfer around a Taylor bubble right after the formation stage in microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.364-368. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Measurements of the Gas-Liquid Diffusion Coefficient in the Gaussian Wake of a Spherical Bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (5), pp.941-946. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201400471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of initial glycerol concentration upon bacterial cells adaptability and biodegradation kinetics on a submerged aerated fixed bed reactor using BiocellÂ® (PE05) packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lekhlifb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Echaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJEST2014.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical absorption of volatile organic compounds by spraying emulsion in a spray tower: experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.409-415. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2015.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen mass transfer and hydrodynamic behaviour in wastewater: Determination of local impact of surfactants by visualization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damping phenomenon in viscoelastic fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (5), 6 p. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/105/54006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of bubble and drop formation at submerged orifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mayoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.313 - 325. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11696-012-0277-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation at an orifice: A multiscale investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mayoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in the wake of non-spherical air bubbles quantified by quenching of fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.160 - 171. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the influence of physicochemical parameters on the hydrodynamic and gas-liquid mass transfer in gas/liquid/solid reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.515 - 528. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 100, pp. 172-182. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of O-2 Diffusion Coefficient Measurement at a Planar Gas-Liquid Interface by Planar Laser-Induced Fluorescence with Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.325 - 333. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.13805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW METHOD FOR MEASURING DIFFUSION COEFFICIENT OF GASES IN LIQUIDS BY PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217984911500345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of mass transfer around a single bubble by micro-PLIFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cockx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (14), pp.3328-3338. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2011.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical deformation of a flat liquid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Z. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5), pp.1293-1303. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NOVEL METHODOLOGY TO MEASURE MASS TRANSFER AROUND A BUBBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (25), pp.1993-2000. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217984911027236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the bubble formation in T-Y junction micro-mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (4), pp.62-69. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2011042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of oxygen diffusion coefficients in clean water containing salt, glucose or surfactant: Consequences on the liquid-side mass transfer coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marupatch Jamnongwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 165 (3), pp.758-768. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2010.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Formation Dynamics in Various Flow-Focusing Microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Z. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (24), pp.13904-13911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage of a bubble through a liquid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Z. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (Issue 3), pp.594-600. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble nucleation and growth in fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Z. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.7090-7097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’hydrodynamique et du transfert de matière aux interfaces gaz-liquide : les outils de visualisation optiques au service de la modélisation en génie des procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie chimique. INPT, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02371269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude locale et expérimentale des phénomènes interfaciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPL078N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 and CO2 Solubility Characterization To Understand Gas-Liquid Mass Transfer In Bioprocesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Bubble and Drop Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactant adsorption on velocity and oxygen transfer of a single bubble rising in a liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics characterization of free-moving particles in a Gas-Liquid-Solid Membrane Bio-Reactor (GLS-MBR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hak Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de l’hydrodynamique et transfert de matière d’un système tri-phasique appliqué en traitement des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lekhlif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Réacteurs Gaz – Liquide et Gaz – Liquide – Solide GLS-FR6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation hydrodynamique d’un nouveau garnissage, le Béton Brique, dans deux types de lits bactériens ruisselants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dossat-Létisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Réacteurs Gaz – Liquide et Gaz – Liquide – Solide GLS-FR6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubbles formation under a shear flow: experimental studies with PIV characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of diffusion coefficient by PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-liquid coating: Passage of bubbles and spheres through Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Chemical and Process Engineering, CHISA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer at gas-liquid interface: effect of confinement for high-Re bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and Mass transfer of Isolated Bubbles Rising Freely in Thin-Gap Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Bubble and Drop Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et valorisation du CO 2 issu de biogaz de méthanisation par réaction avec des cendres de biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française du génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et valorisation du CO2 issu de biogaz de méthanisation par réaction avec des cendres de biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la section grand sud ouest de la société française du génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling oxygen mass transfer in surfactant solutions considering hydrodynamics and physico-chemical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and deposit of oxygen in the wake of an inertial bubble rising in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of the Therapeutic Efficacy and Enhanced Patient Compliance of the LMP Formulation in the Treatment of EPI Versus Current PERTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ioualalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et valorisation du bioCO2 issu de biogaz de méthanisation par réaction avec des cendres de biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès interdisciplinaire sur l'économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of gas-liquid mass transfer around a rising contaminated bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of mass transfer around rising bubbles in the presence of surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Hydrophobic Lipid-Based Solid Formulation Technology for Biomolecule Protection in Enhancing Exocrine Pancreatic Function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ioualalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge-Based Learning pedagogy applied to Sustainable Chemical Engineering: a first attempt at INSA Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlock Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around a Taylor bubble during the formation and flowing stage in a square flow-focusing milli-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuration du biogaz à la ferme pour la valorisation simultanée de bio-CH4 et de bio-CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de génie des procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pagès-Homs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ozone Association PAN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Liquid Cylindrical Cyclone (GLCC) as a flash separator to improve methane recovery in HPWS for biogas upgrading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre du Quorum Quenching pour limiter la communication bactérienne intervenant dans les bioréacteurs à membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermias Mideksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of the gas-liquid mass transfer around a rising bubble in the presence of surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Quorum Quenching to limit bacterial communication in membrane bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermias Mideksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quorum Quenching pour limiter le colmatage membranaire dans les bioréacteurs : quels apports du génie des procédés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermias Mideksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pagès-Homs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactive nanocomposite particles powered in the Near-InfraRed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Kullis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IUPAC Symposium on Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactant chain length on oxygen transfer in bubbly flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulation of gas-liquid mass transfer around a contaminated bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local visualization and investigation on gas-liquid mass transfer around Taylor bubbles flowing in an in-plane spiral-shaped millireactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Gas-liquid and Gas-liquid-solid Reactor Engineering (GLS-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Quorum Quenching Membrane Bioreactors (QQ-MBRs) for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hak Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IWA-Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of gas-liquid mass transfer around Taylor bubbles flowing in a long in-plane spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2 - The second International Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quorum Quenching in MBR: Mass transfer and hydrodynamic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafforgue C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee C-H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics Visualization and Gas-Liquid Mass Transfer Quantification of a Sliding Bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone mass transfer in spraying column: modeling both absorption and desorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournois M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylena Demeneghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ozone Association, 24th World Congress &amp; Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone mass transfer in spray column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Remus-Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubbly flows in FERMaT: research activities, tools and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Michael Schlüter, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in Hele-Shaw cell: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different visualization techniques for local mass transfer characterization around single bubble rising in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of reactive mass transfer around a bubble rising in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SHF Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on reactive mass transfer around an oxygen bubble rising freely in a confined cell using colourimetric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer around an oxygen bubble rising freely in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different visualization techniques for local mass transfer characterization around single bubble rising in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Hydrodynamic Investigation by PIV within a Dynamic Filtration Unit under Laminar Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of mass transfer around rising bubble in non-Newtonian fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights On The Gas-Liquid Mass Transfer Around Taylor Bubbles Flowing In A Meandering Millimetric Square Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast determination of gas-liquid diffusion coefficient by an innovative double approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and modeling of Residence Time Distribution and thermal dissipation in a Dynamic Filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of a spray with optical probe and high-speed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passaworn Warunyuwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattawin Chawaloesphonsiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble rising in a 2D packed-cell: Mass transfer quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderramanne Kerbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lekhlif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of multi-component absorption in complex liquid: new method and apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar Flow in a RVF Dynamic Filtration Unit: Local Hydrodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics characterization of free-moving particles in a gas-liquid-solid QQ-MBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hak Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Water Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Clarification With Rotating And Vibrating Filtration (Rvf): From Wine – Membrane Interactions Up To Critical Frequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Word Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas upgrading at farm scale: improvements of absorption in water scrubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on gas-liquid and gas-liquid-solid reactor engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of velocity field (by particle image velocimetry) in turbulent flow regime within a dynamic filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Analysis Of An Innovative Scrubber For Biogas Upgrading Processed At Farm Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tiruta-Barna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Gas-Liquid mass transfer around a Taylor bubble during the forming stage and the flowing stage in microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on gas-liquid and gas-liquid-solid reactor engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative colorimetric technique for measuring gas-liquid mass transfer around bubbles moving in meandering millimetric square channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics: from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas upgrading by water scrubbing to improve Farm biogas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of The Volatile Organic Compounds Emission In Api Tanks By Spreading A Thin Liquid Layer Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IWA Specialized Conference on Odours and Air Emissions. Held jointly with 10th Conference on Biofiltration for Air Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical absorption of volatile organic compounds by spraying emulsion in an innovative spray tower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas Upgrade By Water Scrubbing To Improve Farm Biogas Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kaës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in the wake of non-spherical air bubbles quantified by quenching of fuorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical absorption of volatile organic compounds by spraying emulsion in an innovative spray tower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas upgrade by water scrubbing to improve farm biogas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kaës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale experimental study of the influence of physicochemical parameters on the hydrodynamic and gas-liquid mass transfer in biofilters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lekhlif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium “Environnement, Catalyse et Génie des Procédés” (ECGP’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi scale analysis of the influence of physicochemical parameters on the hydrodynamic and gas/liquid mass transfer in gas/liquid/solid reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les lasers nous éclairent sur le transfert de matière gaz/liquide dans les eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of a pure diffusive phenomenon at a planar gas/liquid interface by planar laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du transfert de matière gaz-liquide autour d’une bulle par inhibition de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lebigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Réacteurs Gaz – Liquide et Gaz – Liquide – Solide GLS-FR6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diffusion de l’oxygène dans des milieux liquides au travers d’une interface plane par plif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Réacteurs Gaz – Liquide et Gaz – Liquide – Solide GLS-FR6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coated-bubble generation by co-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Galleguillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procemin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of oxygen concentration fields in the wake of bubbles by planar laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lebigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of diffusion coefficient by PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of mass transfer around a single bubble by micro-PLIFI GLS10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation in T-Y junction micro-mixers: A quick microreactor design tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European microdfluidic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach of Bubble Formation by PIV and µ-PIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Chemical and Process Engineering, CHISA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la déformation d’interfaces : Etude de l’hydrodynamique dans une « Lava Lamp »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of R.P.2.E. doctoral school (Ressource Procédés Produit et Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Bubble Formation in Micro-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Czech Republic. pp.CHISA 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble nucleation and growth in fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage of a Bubble through a liquid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la société française de génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE DES BULLES DANS UN MICROREACTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Carry-le-rouet, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId436"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Dietrich </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6169-3101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136094740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=228KXpUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4971-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que révèle une vaste enquête citoyenne sur la qualité de l’eau en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.tgpw5ds7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et enjeux des co-recherches en Occitanie ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bouyssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire SAPS de la Communauté d'universités et d'établissements de Toulouse. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse - Acteurs et enjeux des co-recherches en Occitanie ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bouyssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire SAPS de la Communauté d'universités et d'établissements de Toulouse. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA SCIENCE OUVERTE : STRATÉGIE DE L’INSA TOULOUSE 2021-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSA TOULOUSE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Laboratories and a Nobel Prize: A Massive Social Deduction Game for Science Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.5c00484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursting the Bubble: The Fluids Mechanics that Prove Godzilla Would Survive the Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/j8020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic solid lipid-based microparticles for the protection of gastric-sensitive hydrophilic active biomolecules for oral administration in the treatment of EPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanne Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ioualalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.114504. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2024.114504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen mass transfer in surfactant solutions considering hydrodynamics and physico-chemical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 304, pp.121076. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.121076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surfactants on the rise of deformable bubbles and interfacial gas–liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 970, pp.A5. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative High-Pressure Water Scrubber for biogas upgrading at farm-scale using vacuum for water regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.121781. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet spinning and 3D printing of supramolecular hydrogels in acid-base and dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faniry Andriamiseza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.131765. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part II: Gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 258, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Effect of surfactant lengths on gas–liquid oxygen mass transfer from a single rising bubble” [Chem. Eng. Sci. 247 (2022) 117102]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactant lengths on gas-liquid oxygen mass transfer from a single rising bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 247, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.117102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Solid–Liquid Mass Transfer around Free-Moving Particles in an Air-Lift Membrane Bioreactor with Optical Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Montaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (10), pp.338. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7100338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-based modeling approach for High Pressure Water Scrubbing with unsteady gas flowrate and multicomponent absorption applied to biogas upgrading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.118754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent probe synthesis for oxygen visualization technique: Application to the effect of surfactant structure on oxygen mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 260, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part I: Bubble dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.117609. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Liquid Mass Transfer Characterization in a Thin Shrinking Film at an Atomization Nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebalancing the historical female under-representation in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (6), pp.2298-2309. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c01218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of gas-liquid mass transfer around a spherical contaminated bubble in the stagnant-cap regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pop-Culture to Engage Students in the Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98 (3), pp.896-906. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournament Battle: Gamifying Bibliographic Research and Oral Argumentation Applied to Chemical Engineering Topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98 (9), pp.2937-2943. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c00458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas–Liquid Mass Transfer around a Rising Bubble: Combined Effect of Rheology and Surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.84. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids6020084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempts, Successes, and Failures of Distance Learning in the Time of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (9), pp.2448-2457. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun with Flags and Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (12), pp.4377-4384. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics Characterization of the Impact of Free-Moving Particles in an Air-Lift Membrane Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hak H Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.7943-7954. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of Gas–Liquid Slug Flows in a Long In-Plane Spiral Shaped Milli-Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoreticheskie Osnovy Khimicheskoi Tekhnologii / Theoretical Foundations of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.25-47. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0040579520010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different techniques for gas-liquid mass transfer visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to adapt escape game activities to large audience in chemical engineering: Numeric supports and students’ participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (6), pp.50-58. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ece.2020.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Augmented Reality to Stimulate Students and Diffuse Escape Game Activities to Larger Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela Estudante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (5), pp.1368-1374. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.9b00933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around Taylor bubbles flowing in a long, in-plane,spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.0. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudden Decrease of the Dissolved Ozone Concentration in Sprays: A Mass Transfer Phenomenon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Remus-Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (33), pp.14914-14924. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c03216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and gas-liquid mass transfer around a confined sliding bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 386, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chem and Roll: A Roll and Write Game To Illustrate Chemical Engineering and the Contact Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (6), pp.1194-1198. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, economic scrubber to improve farm biogas upgrading systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.169-179. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a bio-inspired copper complex to investigate reactive mass transfer around an oxygen bubble rising freely in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Bubble Shapes in Non‐Newtonian Fluids by Parametric Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (11), pp.2321-2330. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow investigation in an innovating dynamic filtration module using tracing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.115656. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.05.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the &amp;quot;red bottle&amp;quot; experiment for the visualization and the fast characterization of gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (5), pp.979-984. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cellulose and Surfactants on Mass Transfer of Bubble Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Ahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Idouhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (11), pp.2465-2475. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a monofiber optical probe in determining the droplet size and velocity in spray systems comparing with a high-speed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisut Painmanakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamics investigation within a dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.954-965. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer and diffusion of a single bubble rising in polymer solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (44), pp.15181-15194. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b03617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation of gas-liquid mass transfer around a rising bubble in a quiescent liquid using an oxygen sensitive dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (7), pp.2163-2171. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-018-2297-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape Classroom: The Leblanc Process-An Educational &amp;quot;Escape Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (6), pp.996-999. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.7b00690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas sparger orifice sizes and solid particle characteristics in a bubble column - Relative effect on hydrodynamics and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passaworn Warunyuwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattawin Chawaloesphonsiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.461-468. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201700293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local hydrodynamic investigation by PIV and CFD within a Dynamic filtration unit under laminar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations on the gas-liquid mass transfer around Taylor bubbles flowing in a meandering millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.192-203. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast determination of gas-liquid diffusion coefficient by an innovative double approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the initial glycerol concentration effects upon bacterial cells adaptation and biodegradation kinetics on a submerged aerated fixed bed reactor using biocell® packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ngala Nsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lekhlif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (9), pp.3280-3289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of toluene by vegetable oil–water emulsion in scrubbing tower: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. del Rio Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of multi-component absorption in complex liquid: New method and apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.116-121. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of liquid-liquid interfaces by a rotating rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (7), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical methods to investigate the enhancement factor of an oxygen-sensitive colorimetric reaction using microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 63 (n° 6), 13 p. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Oriented Review of Bacterial Quorum Quenching for Membrane Biofouling Mitigation in Membrane Bioreactors (MBRs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hak Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.52. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes6040052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and characterization of gas-liquid mass transfer around a Taylor bubble right after the formation stage in microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.364-368. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of initial glycerol concentration upon bacterial cells adaptability and biodegradation kinetics on a submerged aerated fixed bed reactor using BiocellÂ® (PE05) packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lekhlifb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Echaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJEST2014.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical absorption of volatile organic compounds by spraying emulsion in a spray tower: experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.409-415. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2015.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Measurements of the Gas-Liquid Diffusion Coefficient in the Gaussian Wake of a Spherical Bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (5), pp.941-946. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201400471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damping phenomenon in viscoelastic fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (5), 6 p. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/105/54006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen mass transfer and hydrodynamic behaviour in wastewater: Determination of local impact of surfactants by visualization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the influence of physicochemical parameters on the hydrodynamic and gas-liquid mass transfer in gas/liquid/solid reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.515 - 528. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in the wake of non-spherical air bubbles quantified by quenching of fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.160 - 171. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 100, pp. 172-182. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of O-2 Diffusion Coefficient Measurement at a Planar Gas-Liquid Interface by Planar Laser-Induced Fluorescence with Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.325 - 333. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.13805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation at an orifice: A multiscale investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mayoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of bubble and drop formation at submerged orifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mayoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.313 - 325. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11696-012-0277-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW METHOD FOR MEASURING DIFFUSION COEFFICIENT OF GASES IN LIQUIDS BY PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217984911500345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical deformation of a flat liquid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Z. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5), pp.1293-1303. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of mass transfer around a single bubble by micro-PLIFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cockx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (14), pp.3328-3338. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2011.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NOVEL METHODOLOGY TO MEASURE MASS TRANSFER AROUND A BUBBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (25), pp.1993-2000. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217984911027236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the bubble formation in T-Y junction micro-mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (4), pp.62-69. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2011042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of oxygen diffusion coefficients in clean water containing salt, glucose or surfactant: Consequences on the liquid-side mass transfer coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marupatch Jamnongwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 165 (3), pp.758-768. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2010.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage of a bubble through a liquid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Z. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (Issue 3), pp.594-600. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Formation Dynamics in Various Flow-Focusing Microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Z. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (24), pp.13904-13911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble nucleation and growth in fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Z. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.7090-7097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’hydrodynamique et du transfert de matière aux interfaces gaz-liquide : les outils de visualisation optiques au service de la modélisation en génie des procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie chimique. INPT, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02371269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude locale et expérimentale des phénomènes interfaciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPL078N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 and CO2 Solubility Characterization To Understand Gas-Liquid Mass Transfer In Bioprocesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alfenore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Bubble and Drop Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactant adsorption on velocity and oxygen transfer of a single bubble rising in a liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics characterization of free-moving particles in a Gas-Liquid-Solid Membrane Bio-Reactor (GLS-MBR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hak Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation hydrodynamique d’un nouveau garnissage, le Béton Brique, dans deux types de lits bactériens ruisselants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dossat-Létisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Réacteurs Gaz – Liquide et Gaz – Liquide – Solide GLS-FR6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de l’hydrodynamique et transfert de matière d’un système tri-phasique appliqué en traitement des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lekhlif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Réacteurs Gaz – Liquide et Gaz – Liquide – Solide GLS-FR6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubbles formation under a shear flow: experimental studies with PIV characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of diffusion coefficient by PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-liquid coating: Passage of bubbles and spheres through Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Chemical and Process Engineering, CHISA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer at gas-liquid interface: effect of confinement for high-Re bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and Mass transfer of Isolated Bubbles Rising Freely in Thin-Gap Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Bubble and Drop Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et valorisation du CO2 issu de biogaz de méthanisation par réaction avec des cendres de biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la section grand sud ouest de la société française du génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling oxygen mass transfer in surfactant solutions considering hydrodynamics and physico-chemical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and deposit of oxygen in the wake of an inertial bubble rising in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of the Therapeutic Efficacy and Enhanced Patient Compliance of the LMP Formulation in the Treatment of EPI Versus Current PERTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ioualalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et valorisation du bioCO2 issu de biogaz de méthanisation par réaction avec des cendres de biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès interdisciplinaire sur l'économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture et valorisation du CO 2 issu de biogaz de méthanisation par réaction avec des cendres de biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française du génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of mass transfer around rising bubbles in the presence of surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Hydrophobic Lipid-Based Solid Formulation Technology for Biomolecule Protection in Enhancing Exocrine Pancreatic Function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ioualalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of gas-liquid mass transfer around a rising contaminated bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuration du biogaz à la ferme pour la valorisation simultanée de bio-CH4 et de bio-CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de génie des procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Liquid Cylindrical Cyclone (GLCC) as a flash separator to improve methane recovery in HPWS for biogas upgrading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pagès-Homs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ozone Association PAN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge-Based Learning pedagogy applied to Sustainable Chemical Engineering: a first attempt at INSA Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlock Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around a Taylor bubble during the formation and flowing stage in a square flow-focusing milli-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre du Quorum Quenching pour limiter la communication bactérienne intervenant dans les bioréacteurs à membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermias Mideksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of the gas-liquid mass transfer around a rising bubble in the presence of surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quorum Quenching pour limiter le colmatage membranaire dans les bioréacteurs : quels apports du génie des procédés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermias Mideksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Quorum Quenching to limit bacterial communication in membrane bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermias Mideksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pagès-Homs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactive nanocomposite particles powered in the Near-InfraRed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Kullis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Formosa-Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IUPAC Symposium on Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactant chain length on oxygen transfer in bubbly flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulation of gas-liquid mass transfer around a contaminated bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quorum Quenching in MBR: Mass transfer and hydrodynamic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafforgue C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee C-H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Quorum Quenching Membrane Bioreactors (QQ-MBRs) for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hak Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IWA-Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of gas-liquid mass transfer around Taylor bubbles flowing in a long in-plane spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2 - The second International Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local visualization and investigation on gas-liquid mass transfer around Taylor bubbles flowing in an in-plane spiral-shaped millireactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Gas-liquid and Gas-liquid-solid Reactor Engineering (GLS-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics Visualization and Gas-Liquid Mass Transfer Quantification of a Sliding Bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone mass transfer in spray column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Remus-Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone mass transfer in spraying column: modeling both absorption and desorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Canado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournois M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylena Demeneghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ozone Association, 24th World Congress &amp; Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubbly flows in FERMaT: research activities, tools and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Michael Schlüter, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in Hele-Shaw cell: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different visualization techniques for local mass transfer characterization around single bubble rising in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of reactive mass transfer around a bubble rising in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SHF Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on reactive mass transfer around an oxygen bubble rising freely in a confined cell using colourimetric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer around an oxygen bubble rising freely in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different visualization techniques for local mass transfer characterization around single bubble rising in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and modeling of Residence Time Distribution and thermal dissipation in a Dynamic Filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast determination of gas-liquid diffusion coefficient by an innovative double approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of a spray with optical probe and high-speed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passaworn Warunyuwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattawin Chawaloesphonsiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble rising in a 2D packed-cell: Mass transfer quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderramanne Kerbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lekhlif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of multi-component absorption in complex liquid: new method and apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of mass transfer around rising bubble in non-Newtonian fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Hydrodynamic Investigation by PIV within a Dynamic Filtration Unit under Laminar Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights On The Gas-Liquid Mass Transfer Around Taylor Bubbles Flowing In A Meandering Millimetric Square Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Clarification With Rotating And Vibrating Filtration (Rvf): From Wine – Membrane Interactions Up To Critical Frequency Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Rayess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jitariouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Word Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar Flow in a RVF Dynamic Filtration Unit: Local Hydrodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Filtration Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics characterization of free-moving particles in a gas-liquid-solid QQ-MBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hak Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Water Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of velocity field (by particle image velocimetry) in turbulent flow regime within a dynamic filtration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fillaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas upgrading at farm scale: improvements of absorption in water scrubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on gas-liquid and gas-liquid-solid reactor engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Analysis Of An Innovative Scrubber For Biogas Upgrading Processed At Farm Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tiruta-Barna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Gas-Liquid mass transfer around a Taylor bubble during the forming stage and the flowing stage in microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on gas-liquid and gas-liquid-solid reactor engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative colorimetric technique for measuring gas-liquid mass transfer around bubbles moving in meandering millimetric square channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics: from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas upgrading by water scrubbing to improve Farm biogas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of The Volatile Organic Compounds Emission In Api Tanks By Spreading A Thin Liquid Layer Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IWA Specialized Conference on Odours and Air Emissions. Held jointly with 10th Conference on Biofiltration for Air Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical absorption of volatile organic compounds by spraying emulsion in an innovative spray tower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas Upgrade By Water Scrubbing To Improve Farm Biogas Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kaës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in the wake of non-spherical air bubbles quantified by quenching of fuorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical absorption of volatile organic compounds by spraying emulsion in an innovative spray tower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas upgrade by water scrubbing to improve farm biogas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kaës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale experimental study of the influence of physicochemical parameters on the hydrodynamic and gas-liquid mass transfer in biofilters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lekhlif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium “Environnement, Catalyse et Génie des Procédés” (ECGP’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi scale analysis of the influence of physicochemical parameters on the hydrodynamic and gas/liquid mass transfer in gas/liquid/solid reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kherbeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les lasers nous éclairent sur le transfert de matière gaz/liquide dans les eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of a pure diffusive phenomenon at a planar gas/liquid interface by planar laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du transfert de matière gaz-liquide autour d’une bulle par inhibition de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lebigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Réacteurs Gaz – Liquide et Gaz – Liquide – Solide GLS-FR6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diffusion de l’oxygène dans des milieux liquides au travers d’une interface plane par plif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Réacteurs Gaz – Liquide et Gaz – Liquide – Solide GLS-FR6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coated-bubble generation by co-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Galleguillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procemin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of oxygen concentration fields in the wake of bubbles by planar laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lebigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of diffusion coefficient by PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of mass transfer around a single bubble by micro-PLIFI GLS10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cockx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation in T-Y junction micro-mixers: A quick microreactor design tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European microdfluidic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Bubble Formation in Micro-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Czech Republic. pp.CHISA 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach of Bubble Formation by PIV and µ-PIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Chemical and Process Engineering, CHISA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la déformation d’interfaces : Etude de l’hydrodynamique dans une « Lava Lamp »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of R.P.2.E. doctoral school (Ressource Procédés Produit et Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble nucleation and growth in fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage of a Bubble through a liquid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la société française de génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE DES BULLES DANS UN MICROREACTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Zhi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Carry-le-rouet, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId437"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C95EA534"/>
+    <w:nsid w:val="2BAE4414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dietrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6169-3101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136094740" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4971-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05453763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clergerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tgpw5ds7h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bouyssi&#232;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05214938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j8020012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05214967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5c00484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04748860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Raynal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ioualalen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04847071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.121076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04748924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04214009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benizri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121781" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Andriamiseza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Peters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131765" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03832217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bouayed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Montaner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7100338" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03643439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118754" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03688192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Mei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117752" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Benaissa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117698" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03348522v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Mokdad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117921" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03643444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117609" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123325" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03267945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishi Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6020084" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jimenez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Souto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Harrison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00233" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03322534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Aymard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c00458" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kherbeche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Thoraval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.04.041" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02543386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115717" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02542064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cavalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hak H Lee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06749" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00514" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0040579520010169" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02435885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902064v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laborie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02542068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Estudante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.9b00933" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02350501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritchart Wongwailikhit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisut Painmanakul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02446" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00742" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeyrie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.02.054" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800690" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ahmia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Idouhar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritchart Wongwailikit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800620" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00898" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02350503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.098" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.04.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.02.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03617" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886478v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-018-2297-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.7b00690" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passaworn Warunyuwong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawin Chawaloesphonsiya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201700293" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600809v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.03.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishi S. Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jimenez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.02.043" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293168v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kherbeche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ngala Nsakou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lekhlif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#233;brard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886419v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hariz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. del Rio Sanz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mercier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.03.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995476" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02353139v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hak Lee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes6040052" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886381v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.01.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02350568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400471" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293310v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lekhlifb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Echaabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJEST2014.1837" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tatin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Moura" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baig" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.08.030" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268763v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Grace" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.065" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268559v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/54006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268183v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayoufi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-012-0277-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.12.033" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268232v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.01.036" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kherbeche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milnes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.06.025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875909v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.041" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268214v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13805" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68F2FBD6FDE0F3C314EE13019CEA120B233E7BDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268397v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911500345" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02352785v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiraud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.01.049" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Z. Li" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0989-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1DLTP1RH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911027236" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778251v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011042" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02352786v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marupatch Jamnongwong" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.09.040" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379309v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344990v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pheulpin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11399" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPBTK8BQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-02371269v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753004v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL078N" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141705v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Jouvin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893119v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913593v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916708v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milnes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lekhlif" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916718v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Pang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-L&#233;tisse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917470v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917482v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919924v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182578v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jatto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782925v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Largeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beghin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782663v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04881761v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04881747v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tran" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782872v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04784456v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893263v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796365v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893216v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893317v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780731v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Mideksa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758081v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779992v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779960v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893177v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kullis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893165v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lebrun" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756260v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796246v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778195v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796289v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouayed" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafforgue C" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee C-H" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893066v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403216v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905340v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894342v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913607v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905454v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894329v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273366v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913631v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913646v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderramanne Kerbeche" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913574v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483849v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913655v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913670v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jitariouk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913675v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labeyrie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273370v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913712v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913685v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913696v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916056v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916066v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916132v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moura" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916104v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ka&#235;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916691v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916673v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916085v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916113v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916681v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lekhlif" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916148v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916094v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917429v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916743v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lebigaut" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916728v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916700v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Padilla" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Galleguillos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917445v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919907v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919900v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919912v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919928v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919915v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366044v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916218v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barraud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893006v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366039v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-dietrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6169-3101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136094740" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=228KXpUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4971-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05453763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clergerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tgpw5ds7h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bouyssi&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03904061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Cadiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Buffi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05214967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5c00484" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05214938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j8020012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04748860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bages" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Raynal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ioualalen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04847071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.121076" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04748924v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Antier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.592" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04214009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lemonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benizri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121781" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Andriamiseza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Peters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131765" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03688192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Mei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117752" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Benaissa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117698" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03348522v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.117102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03832217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bouayed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Montaner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7100338" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03643439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.118754" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Mokdad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117921" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03643444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03666841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c01218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123325" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Souto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Harrison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00233" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03322534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Aymard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c00458" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03267945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishi Xu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6020084" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00514" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02542064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cavalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hak H Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06749" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0040579520010169" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02435885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119261" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laborie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.05.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02542068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Estudante" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.9b00933" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02543386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115717" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kherbeche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Thoraval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.04.041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00742" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeyrie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.02.054" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274472v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800690" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02350503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.098" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147282v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritchart Wongwailikhit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00898" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ahmia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Idouhar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritchart Wongwailikit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800620" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02350501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisut Painmanakul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02446" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.02.018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03617" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-018-2297-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.7b00690" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passaworn Warunyuwong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawin Chawaloesphonsiya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201700293" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.04.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.03.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606812v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishi S. Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jimenez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.02.043" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293168v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kherbeche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ngala Nsakou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lekhlif" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#233;brard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886419v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hariz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. del Rio Sanz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.03.024" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893747v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995476" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601916v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15547" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02353139v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hak Lee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes6040052" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.01.013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lekhlifb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Echaabi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJEST2014.1837" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tatin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Moura" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baig" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.08.030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02350568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400471" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/54006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Grace" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.065" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268234v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kherbeche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milnes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.06.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.01.036" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875909v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.041" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268214v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.13805" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68F2FBD6FDE0F3C314EE13019CEA120B233E7BDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050034v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayoufi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.12.033" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268183v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-012-0277-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268397v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911500345" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Z. Li" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0989-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1DLTP1RH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02352785v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.01.049" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911027236" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778251v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011042" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02352786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marupatch Jamnongwong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.09.040" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344990v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pheulpin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11399" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPBTK8BQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379309v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272986v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-02371269v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753004v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL078N" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141705v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Jouvin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893119v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913593v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916718v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Pang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-L&#233;tisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milnes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lekhlif" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919924v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182578v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jatto" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782663v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Largeau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beghin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04881761v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04881747v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tran" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782925v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04784456v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758091v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893216v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893317v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893263v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780731v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Mideksa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758081v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779960v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779992v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893177v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kullis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893165v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lebrun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756260v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893099v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouayed" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafforgue C" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee C-H" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778195v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796289v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796246v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893066v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403216v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905340v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894342v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894314v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913631v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913646v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderramanne Kerbeche" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913574v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905454v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913607v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894329v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913670v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jitariouk" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483849v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913655v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273370v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913675v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labeyrie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913712v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913685v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913696v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916056v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916066v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916132v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moura" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ka&#235;s" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916691v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916673v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916085v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916113v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916681v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lekhlif" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916148v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916094v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917429v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916743v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lebigaut" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916728v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916700v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Padilla" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Galleguillos" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917445v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919907v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919900v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919912v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366044v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919928v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919915v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916218v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barraud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893006v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366039v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>