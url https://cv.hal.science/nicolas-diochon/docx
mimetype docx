--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1,2961 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2910 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Diochon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur agrégé | Espagnol - Portugais - FLE/SChargé de la Mission Égalité & Diversité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3569-5928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25312364X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ВСТРЕЧИ С ДЬЯВОЛОМ. Антология темного персонажа</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bombora, 2026, 978-5-04-197318-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens des confins. Marges et évangélisation dans le monde ibérique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Louvain. , pp.270, 2025, Atelier d'Érasme, 978-2-39061-510-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diable dans la BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.290, 2023, Esprit BD, 9782384091362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres avec le diable. Anthologie d'un personnage obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, pp.400, 2022, 978-2204148290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens des confins. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chrétiens des confins. Marges et évangélisation dans le monde ibérique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, 2025, Atelier d'Érasme, 978-2-39061-510-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes ou bourreaux ? Enfants et psychoses collectives dans les affaires de sorcellerie aragonaises (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfant, enfance et scandale à l'époque moderne. Des guerres de Religion à la révocation de l'édit de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-96, 2024, 978-2-7574-4188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Il était une fois le diable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diable dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.5-39, 2023, 9782384091362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En el nombre del diablo d’Esteban Maroto : (ré)-interprétations et questionnements autour du diable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diable dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.141-171, 2023, 9782384091362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marteaux contre les sorcières : les imprimés antisuperstitieux en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire et vendre des livres religieux. Europe occidentale, fin XVe siècle - fin XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.185-202, 2022, 9782729713812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentences dans les procès de sorcellerie et superstitions du district inquisitorial de Saragosse (XVe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la sentence judiciaire du Moyen Âge à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et démonologie dans l’Espagne des XVe et XVIe siècles : vers l’émergence d’un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paloma Bravo; Cécile Iglesias; Giuseppe Sangirardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance des genres. Pratiques et théories des genres littéraires entre Italie et Espagne (XVe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD, pp.123-143, 2012, 978-2-36441-025-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“E mas son de las mugeres viejas e pobres que tienen recurso al demonio”: El estereotipo de la vieja bruja. Entre demonología y literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dartai-Maranzana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la caduca edad cansada. Discursos y representaciones de la vejez en la España de los siglos XVI y XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.111-149, 2011, De la caduca edad cansada. Discursos y representaciones de la vejez en la España de los siglos XVI y XVII, 978-2-86272-583-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El establecimiento del Santo Oficio en Aragón y las prácticas supersticiosas: particularidades y figuras aragonesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aragón. Una identitdad tierra adentro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, pp.53-72, 2009, Hispanísitica XX, 978-2915611458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265174v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentencias y penas contra el delito de brujería y superstición: ¿Hacia el desvelo de nuevas misiones inquisitoriales? (siglos XVI-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Inquisición. Intolerancia y derechos humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épices et sortilèges. Contribution à une étude symbolique des épices dans les pratiques magiques à l’époque moderne (Aragon, Espagne – XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto GRAU, El señor de Pigmalión, edición e introducción de Emilio Peral Vega, Madrid, Biblioteca Nueva, 2009, 265 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des moines gloutons et inutiles (1799). Están calientes et Duendecitos de Goya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre les moines. L’antimonachisme des Réformes à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.423-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moine libidineux (1772-1774). L’Inquisiteur fiscal de Saragosse contre Frère Manuel de San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre les moines. L’antimonachisme des Réformes à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.311-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre les arts divinatoires (1728). Teatro crítico universal de Benito Jerónimo Feijóo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des superstitions. Une anthologie (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.223-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Higía a Yaso/Aceso. Las prácticas terapéuticas supersticiosas del Norte de España : del acto al verbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional Virtual. Aquelarre. Encuentro de brujas.. Diálogos interdisciplinarios sobre brujería, hechicería y supersticiones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natalia Urra Jaque, Oct 2025, Santiago (Chile) et enligne, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessions, calundus et catimbós. La présence du diable dans le Brésil colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession et possédés. Le cas du Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentencias y misiones inquisitoriales contra brujos y supersticiosos (España-siglos XVII-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Simposio Internacional de Estudios Inquisitoriales : derechos humanos y justicia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Historia de la Intolerancia – Real Academia de Jurisprudencia y Legislación de España, May 2024, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insoumise et contestée : l’Inquisition et sa juridiction dans le système judiciaire espagnol. Le cas de l’Aragon et de la sorcellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autorité, pouvoir, obéissance, hier et aujourd'hui, ici et ailleurs. Un bout de chemin avec Philippe Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflitos de jurisdição em casos de bruxaria em Aragão entre os séculos XVII e XVIII: entre mutações e reivindicações de delitos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Simpósio Internacional de Estudos Inquisitoriais: religião, interculturalidade e controlo das consciências na Idade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elvira Mea; Ignacio Pulido Serrano; Marco Antônio Nunes da Silva; Nuno de Pino Falcão, May 2022, Porto (Portugal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gororobas mágicas e banquetes diabólicos : ingredientes e simbolismo nas prácticas mágicas e de bruxaria na Espanha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Simpósio Internacional de Estudos Inquisitoriais: religião, interculturalidade e controlo das consciências na Idade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Fortaleza, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En el nombre del diablo d’Esteban Maroto : (ré)-interprétations et questionnements autour du diable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diable dans la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Diochon; Philippe Martin, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sorcière au chaudron. Variations franco-hispaniques autour de la cuisine au sabbat (France, Espagne, Grande Caraïbe – XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes face à la cuisine et aux aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marteaux contre les sorcières : les imprimés antisuperstitieux en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de l’imprimé religieux en Europe occidentale (vers 1470-vers 1680)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes ou bourreaux ? Enfants et psychose collective dans les affaires de sorcellerie espagnole (Pays basque, Aragon - XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et enfance dans la fabrique du scandale à l'époque moderne. Histoire, littérature, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enfer, c’est les autres », L’enfer, c’est la sorcière : voisinage et altérité dans les affaires de sorcellerie aragonaise du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voisinage et altérité en littérature et autres disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des herbes et des épices dans les sortilèges amoureux et curatifs. Exemples ibériques (XVI-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herbes : d'une modernité à l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los métodos universitarios del &amp;quot;Master Gestion des Partimoines architecturaux et artistiques&amp;quot; de la Universidad de Bretaña Occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum universitario de Gestión del Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid; UNESCO; Union européenne, Sep 2014, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sortilège des épices : contribution à une étude mythologique et symbologique des épices dans les pratiques magiques à l’époque moderne (Aragon, Espagne-XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage des épices. Pi(g)ments d'interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et démonologie dans l’Espagne des XVe et XVIe siècles : vers l’émergence d’un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance des genres. Pratiques et théories des genres littéraires entre Italie et Espagne (Xve-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Dijon, France. pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheurs de trésors et zahoríes en Aragon : de la conquête du trésor à la moneda volatil et à l’imposture (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRES Valeur (or, trésor, dette) dans l’Espagne des XVe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3 - Sorbonne Nouvelle, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tribunal du Saint-Office, entre sauvegarde de l’ordre public et aspirations politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)construire l’ordre social dans les sociétés méditerranéennes (XVe -XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sylvanès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentences dans les procès de sorcellerie et superstitions du district inquisitorial de Saragosse (XV-XIX siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la sentence judiciaire du Moyen Âge à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Lemesle; Benoît Garnot, Oct 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las herencias agustinianas en el pensamiento demonológico moderno de la España del Siglo de Oro : ¿permanencia, ruptura o evolución?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agustín en España (siglos XVI-XVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, May 2009, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3016,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09775766"/>
+    <w:nsid w:val="512D8B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3247,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-diochon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3569-5928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312364X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diochon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265211v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iglesias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265174v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684502v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-diochon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3569-5928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312364X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diochon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265211v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iglesias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265174v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684502v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>