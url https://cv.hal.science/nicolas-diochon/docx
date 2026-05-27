--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Diochon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur agrégé | Espagnol - Portugais - FLE/SChargé de la Mission Égalité & Diversité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3569-5928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25312364X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ВСТРЕЧИ С ДЬЯВОЛОМ. Антология темного персонажа</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bombora, 2026, 978-5-04-197318-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens des confins. Marges et évangélisation dans le monde ibérique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Louvain. , pp.270, 2025, Atelier d'Érasme, 978-2-39061-510-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diable dans la BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.290, 2023, Esprit BD, 9782384091362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres avec le diable. Anthologie d'un personnage obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, pp.400, 2022, 978-2204148290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens des confins. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chrétiens des confins. Marges et évangélisation dans le monde ibérique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, 2025, Atelier d'Érasme, 978-2-39061-510-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes ou bourreaux ? Enfants et psychoses collectives dans les affaires de sorcellerie aragonaises (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfant, enfance et scandale à l'époque moderne. Des guerres de Religion à la révocation de l'édit de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-96, 2024, 978-2-7574-4188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Il était une fois le diable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diable dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.5-39, 2023, 9782384091362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En el nombre del diablo d’Esteban Maroto : (ré)-interprétations et questionnements autour du diable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diable dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.141-171, 2023, 9782384091362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marteaux contre les sorcières : les imprimés antisuperstitieux en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire et vendre des livres religieux. Europe occidentale, fin XVe siècle - fin XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.185-202, 2022, 9782729713812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentences dans les procès de sorcellerie et superstitions du district inquisitorial de Saragosse (XVe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la sentence judiciaire du Moyen Âge à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et démonologie dans l’Espagne des XVe et XVIe siècles : vers l’émergence d’un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paloma Bravo; Cécile Iglesias; Giuseppe Sangirardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance des genres. Pratiques et théories des genres littéraires entre Italie et Espagne (XVe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD, pp.123-143, 2012, 978-2-36441-025-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“E mas son de las mugeres viejas e pobres que tienen recurso al demonio”: El estereotipo de la vieja bruja. Entre demonología y literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dartai-Maranzana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la caduca edad cansada. Discursos y representaciones de la vejez en la España de los siglos XVI y XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.111-149, 2011, De la caduca edad cansada. Discursos y representaciones de la vejez en la España de los siglos XVI y XVII, 978-2-86272-583-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El establecimiento del Santo Oficio en Aragón y las prácticas supersticiosas: particularidades y figuras aragonesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aragón. Una identitdad tierra adentro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, pp.53-72, 2009, Hispanísitica XX, 978-2915611458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265174v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentencias y penas contra el delito de brujería y superstición: ¿Hacia el desvelo de nuevas misiones inquisitoriales? (siglos XVI-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Inquisición. Intolerancia y derechos humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épices et sortilèges. Contribution à une étude symbolique des épices dans les pratiques magiques à l’époque moderne (Aragon, Espagne – XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto GRAU, El señor de Pigmalión, edición e introducción de Emilio Peral Vega, Madrid, Biblioteca Nueva, 2009, 265 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des moines gloutons et inutiles (1799). Están calientes et Duendecitos de Goya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre les moines. L’antimonachisme des Réformes à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.423-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moine libidineux (1772-1774). L’Inquisiteur fiscal de Saragosse contre Frère Manuel de San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre les moines. L’antimonachisme des Réformes à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.311-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre les arts divinatoires (1728). Teatro crítico universal de Benito Jerónimo Feijóo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des superstitions. Une anthologie (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.223-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Higía a Yaso/Aceso. Las prácticas terapéuticas supersticiosas del Norte de España : del acto al verbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional Virtual. Aquelarre. Encuentro de brujas.. Diálogos interdisciplinarios sobre brujería, hechicería y supersticiones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natalia Urra Jaque, Oct 2025, Santiago (Chile) et enligne, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessions, calundus et catimbós. La présence du diable dans le Brésil colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession et possédés. Le cas du Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentencias y misiones inquisitoriales contra brujos y supersticiosos (España-siglos XVII-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Simposio Internacional de Estudios Inquisitoriales : derechos humanos y justicia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Historia de la Intolerancia – Real Academia de Jurisprudencia y Legislación de España, May 2024, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insoumise et contestée : l’Inquisition et sa juridiction dans le système judiciaire espagnol. Le cas de l’Aragon et de la sorcellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autorité, pouvoir, obéissance, hier et aujourd'hui, ici et ailleurs. Un bout de chemin avec Philippe Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflitos de jurisdição em casos de bruxaria em Aragão entre os séculos XVII e XVIII: entre mutações e reivindicações de delitos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Simpósio Internacional de Estudos Inquisitoriais: religião, interculturalidade e controlo das consciências na Idade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elvira Mea; Ignacio Pulido Serrano; Marco Antônio Nunes da Silva; Nuno de Pino Falcão, May 2022, Porto (Portugal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gororobas mágicas e banquetes diabólicos : ingredientes e simbolismo nas prácticas mágicas e de bruxaria na Espanha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Simpósio Internacional de Estudos Inquisitoriais: religião, interculturalidade e controlo das consciências na Idade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Fortaleza, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En el nombre del diablo d’Esteban Maroto : (ré)-interprétations et questionnements autour du diable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diable dans la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Diochon; Philippe Martin, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sorcière au chaudron. Variations franco-hispaniques autour de la cuisine au sabbat (France, Espagne, Grande Caraïbe – XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes face à la cuisine et aux aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marteaux contre les sorcières : les imprimés antisuperstitieux en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de l’imprimé religieux en Europe occidentale (vers 1470-vers 1680)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes ou bourreaux ? Enfants et psychose collective dans les affaires de sorcellerie espagnole (Pays basque, Aragon - XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et enfance dans la fabrique du scandale à l'époque moderne. Histoire, littérature, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enfer, c’est les autres », L’enfer, c’est la sorcière : voisinage et altérité dans les affaires de sorcellerie aragonaise du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voisinage et altérité en littérature et autres disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des herbes et des épices dans les sortilèges amoureux et curatifs. Exemples ibériques (XVI-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herbes : d'une modernité à l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los métodos universitarios del &amp;quot;Master Gestion des Partimoines architecturaux et artistiques&amp;quot; de la Universidad de Bretaña Occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum universitario de Gestión del Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid; UNESCO; Union européenne, Sep 2014, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sortilège des épices : contribution à une étude mythologique et symbologique des épices dans les pratiques magiques à l’époque moderne (Aragon, Espagne-XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage des épices. Pi(g)ments d'interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et démonologie dans l’Espagne des XVe et XVIe siècles : vers l’émergence d’un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance des genres. Pratiques et théories des genres littéraires entre Italie et Espagne (Xve-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Dijon, France. pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheurs de trésors et zahoríes en Aragon : de la conquête du trésor à la moneda volatil et à l’imposture (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRES Valeur (or, trésor, dette) dans l’Espagne des XVe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3 - Sorbonne Nouvelle, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tribunal du Saint-Office, entre sauvegarde de l’ordre public et aspirations politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)construire l’ordre social dans les sociétés méditerranéennes (XVe -XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sylvanès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentences dans les procès de sorcellerie et superstitions du district inquisitorial de Saragosse (XV-XIX siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la sentence judiciaire du Moyen Âge à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Lemesle; Benoît Garnot, Oct 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las herencias agustinianas en el pensamiento demonológico moderno de la España del Siglo de Oro : ¿permanencia, ruptura o evolución?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agustín en España (siglos XVI-XVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, May 2009, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Diochon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur agrégé | Espagnol - Portugais - FLE/SChargé de la Mission Égalité & Diversité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3569-5928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25312364X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ВСТРЕЧИ С ДЬЯВОЛОМ. Антология темного персонажа</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bombora, 2026, 978-5-04-197318-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens des confins. Marges et évangélisation dans le monde ibérique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Louvain. , pp.270, 2025, Atelier d'Érasme, 978-2-39061-510-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diable dans la BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.290, 2023, Esprit BD, 9782384091362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres avec le diable. Anthologie d'un personnage obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, pp.400, 2022, 978-2204148290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens des confins. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chrétiens des confins. Marges et évangélisation dans le monde ibérique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, 2025, Atelier d'Érasme, 978-2-39061-510-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes ou bourreaux ? Enfants et psychoses collectives dans les affaires de sorcellerie aragonaises (XVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfant, enfance et scandale à l'époque moderne. Des guerres de Religion à la révocation de l'édit de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-96, 2024, 978-2-7574-4188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Il était une fois le diable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diable dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.5-39, 2023, 9782384091362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En el nombre del diablo d’Esteban Maroto : (ré)-interprétations et questionnements autour du diable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diable dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.141-171, 2023, 9782384091362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marteaux contre les sorcières : les imprimés antisuperstitieux en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire et vendre des livres religieux. Europe occidentale, fin XVe siècle - fin XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.185-202, 2022, 9782729713812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et démonologie dans l’Espagne des XVe et XVIe siècles : vers l’émergence d’un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paloma Bravo; Cécile Iglesias; Giuseppe Sangirardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance des genres. Pratiques et théories des genres littéraires entre Italie et Espagne (XVe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD, pp.123-143, 2012, 978-2-36441-025-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentences dans les procès de sorcellerie et superstitions du district inquisitorial de Saragosse (XVe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la sentence judiciaire du Moyen Âge à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“E mas son de las mugeres viejas e pobres que tienen recurso al demonio”: El estereotipo de la vieja bruja. Entre demonología y literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dartai-Maranzana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la caduca edad cansada. Discursos y representaciones de la vejez en la España de los siglos XVI y XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.111-149, 2011, De la caduca edad cansada. Discursos y representaciones de la vejez en la España de los siglos XVI y XVII, 978-2-86272-583-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El establecimiento del Santo Oficio en Aragón y las prácticas supersticiosas: particularidades y figuras aragonesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aragón. Una identitdad tierra adentro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, pp.53-72, 2009, Hispanísitica XX, 978-2915611458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265174v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire ou imposer la superstition. Intraduisibilité conceptuelle et domination épistémique dans l’empire ibérique (péninsule, Indes occidentales et orientales, XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, I (28), pp.25-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentencias y penas contra el delito de brujería y superstición: ¿Hacia el desvelo de nuevas misiones inquisitoriales? (siglos XVI-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Inquisición. Intolerancia y derechos humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épices et sortilèges. Contribution à une étude symbolique des épices dans les pratiques magiques à l’époque moderne (Aragon, Espagne – XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto GRAU, El señor de Pigmalión, edición e introducción de Emilio Peral Vega, Madrid, Biblioteca Nueva, 2009, 265 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moine libidineux (1772-1774). L’Inquisiteur fiscal de Saragosse contre Frère Manuel de San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre les moines. L’antimonachisme des Réformes à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.311-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des moines gloutons et inutiles (1799). Están calientes et Duendecitos de Goya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre les moines. L’antimonachisme des Réformes à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.423-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre les arts divinatoires (1728). Teatro crítico universal de Benito Jerónimo Feijóo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des superstitions. Une anthologie (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.223-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un criminaliste romain dans l'Europe des imprimeurs : Prospero Farinacci, la &amp;quot;Praxis et theoricae criminalis&amp;quot;, son &amp;quot;Tractatus de haeresi&amp;quot; et la fabrique d'un succès éditorial de Venise à Manille (1594-1716)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les livres juridiques au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05631074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Higía a Yaso/Aceso. Las prácticas terapéuticas supersticiosas del Norte de España : del acto al verbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional Virtual. Aquelarre. Encuentro de brujas.. Diálogos interdisciplinarios sobre brujería, hechicería y supersticiones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natalia Urra Jaque, Oct 2025, Santiago (Chile) et enligne, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insoumise et contestée : l’Inquisition et sa juridiction dans le système judiciaire espagnol. Le cas de l’Aragon et de la sorcellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autorité, pouvoir, obéissance, hier et aujourd'hui, ici et ailleurs. Un bout de chemin avec Philippe Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessions, calundus et catimbós. La présence du diable dans le Brésil colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession et possédés. Le cas du Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gororobas mágicas e banquetes diabólicos : ingredientes e simbolismo nas prácticas mágicas e de bruxaria na Espanha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Simpósio Internacional de Estudos Inquisitoriais: religião, interculturalidade e controlo das consciências na Idade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Fortaleza, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflitos de jurisdição em casos de bruxaria em Aragão entre os séculos XVII e XVIII: entre mutações e reivindicações de delitos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Simpósio Internacional de Estudos Inquisitoriais: religião, interculturalidade e controlo das consciências na Idade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elvira Mea; Ignacio Pulido Serrano; Marco Antônio Nunes da Silva; Nuno de Pino Falcão, May 2022, Porto (Portugal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sorcière au chaudron. Variations franco-hispaniques autour de la cuisine au sabbat (France, Espagne, Grande Caraïbe – XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes face à la cuisine et aux aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enfer, c’est les autres », L’enfer, c’est la sorcière : voisinage et altérité dans les affaires de sorcellerie aragonaise du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voisinage et altérité en littérature et autres disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des herbes et des épices dans les sortilèges amoureux et curatifs. Exemples ibériques (XVI-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herbes : d'une modernité à l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los métodos universitarios del &amp;quot;Master Gestion des Partimoines architecturaux et artistiques&amp;quot; de la Universidad de Bretaña Occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum universitario de Gestión del Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid; UNESCO; Union européenne, Sep 2014, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheurs de trésors et zahoríes en Aragon : de la conquête du trésor à la moneda volatil et à l’imposture (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRES Valeur (or, trésor, dette) dans l’Espagne des XVe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3 - Sorbonne Nouvelle, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tribunal du Saint-Office, entre sauvegarde de l’ordre public et aspirations politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)construire l’ordre social dans les sociétés méditerranéennes (XVe -XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sylvanès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las herencias agustinianas en el pensamiento demonológico moderno de la España del Siglo de Oro : ¿permanencia, ruptura o evolución?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agustín en España (siglos XVI-XVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, May 2009, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="512D8B8C"/>
+    <w:nsid w:val="1DD934BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-diochon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3569-5928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312364X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diochon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265211v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iglesias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265174v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684502v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-diochon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3569-5928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312364X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diochon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265211v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iglesias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265174v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684502v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>